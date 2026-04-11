--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -764,5051 +764,5319 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traits and the city: functional trait space in urban bird and bat assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Querejeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Jame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chapenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (4), pp.116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-026-03318-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Are human-induced changes good or bad to dynamic landscape connectivity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ny Tolotra Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 352, pp.120009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.120009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A combination of methods for mapping heat and cool areas in past and current urban landscapes of Poitiers (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Jame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Noizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167, pp.112712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme de nature en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dournel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Hors-série, pp.5-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping past land cover on Poitiers in 1993 at very high resolution using GEOBIA approach and open data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ny Tolotra Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.109829. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le tourisme de nature en questions</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban agriculture and its biodiversity: What is it and what lives in it?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 346, pp.108342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du jardin urbain.... à l'assiette : analyse des espaces, des pratiques et des imaginaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bianquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Agriculture urbaine : vers une reconfiguration des liens sociaux et territoriaux, 17 (2), pp.15-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1092769ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la ville intelligente et du territoire : une articulation à construire entre les savoir-faire techniques et l’ingéniérie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 93 (1), pp.219-235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dv.093.0219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bianquis</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des collectivités locales dans la gouvernance alimentaire : le cas du projet alimentaire territorial de Tours-Métropole-Val-de-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tanguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1092769ar⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 375, pp.41-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.8563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des mutations spatiales d’origines anthropiques et leurs impacts autour des aires protégées de la périphérie nord de Libreville (Gabon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mpié Simba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Okanga-Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.61-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-19176789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The wine terroir : landscape and quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilien Stengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EdA, Esempi di Architettura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des mutations spatiales d’origines anthropiques et leurs impacts autour des aires protégées de la périphérie nord de Libreville (Gabon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mpie Simba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Okanga-Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 245-246, pp.61-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maraîchage : technique de production et difficultés rencontrées par les producteurs de Moundou au Tchad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Doudoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koye Djondang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Espace, Territoires, Sociétés et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Système alimentaire urbain et santé en Afrique, Vol 3 (N° 5), En ligne (https://www.retssa-ci.com/index.php?page=detail&amp;k=97)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonisations et végétation en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Africana studia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, O Vegetal Colonial, 32, pp.11-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture urbaine à Ouagadougou (Burkina Faso), tiraillée entre le désir des citadins et l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risco: Revista de Pesquisa em Arquitetura e Urbanismo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nature and City, 18 (2 (2020)), pp.80-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Colonisations et végétation en Afrique</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Espèces Exotiques Envahissantes : les mal-aimées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Boureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n° 148 (2), pp.128-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/soc.148.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification spatiale et agriculture urbaine. L’exemple de l’agglomération tourangelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tanguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Hors-série 31, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.22074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du château à la forêt : la place de la nature à Chambord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 71 (4-5 (Habitats forestiers et forêts Habitées)), pp.357-370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/70812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature ressource : Nouveaux regards sur l'Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kamdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mpie Simba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nkenné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Pléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geovision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hors-Série, 1, pp.393-436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi le « terroir » viticole est à la fois invisible et omniprésent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilien Stengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Stream and Wetland Restoration in the Global South—A DPSIR Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Matthias Wantzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bernardo Mascarenhas Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidia Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raita Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín Blettler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (18), pp.4975. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su11184975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitats forestiers et forêts habitées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seraphine Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 71 (4), pp.329-332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/70809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture dans la ville Africaine. Un avenir incertain ? Exemple de la vallée de l’Ekozoa à Yaoundé (Cameroun)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Volume 13, pp.105-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citadins, un désir de nature « sous contrôle », « fleurie et propre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 | 2018, http://journals.openedition.org/metropoles/5619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/metropoles.5619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vigne et Ville : le paradoxe de l’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux paysages urbains à Mayotte : L’exemple de la rénovation urbaine de M’Gombani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charaf Remou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Espaces insulaires de l'océan indien. Les mutations contemporaines, 1, pp.132-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26171/carnets-oi_0108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage viticole et Patrimoine dans le Val de Loire (France). Exemple des AOC Vouvray et Bourgueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Patrimoine et valorisation des territoires de la vigne et du vin, 8, https://preo.u-bourgogne.fr/territoiresduvin/index.php?id=1370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01756898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vignoble périurbain : entre préoccupations locales et contexte global. Exemple de Vouvray (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26171/carnets-oi_0108⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Patrimoine, vignoble, continuité écologique, transition énergétique, anthropologie des catastrophes, 249, pp.21-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.7133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agriculture ouagalaise (Burkina Faso) comme modèle de contribution au métabolisme urbain : avantages et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Augis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hors-série 31, https://journals.openedition.org/vertigo/21857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.21857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02044292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radioscopie des territoires en Afrique à travers l'arbre (Cameroun et Burkina Faso)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Arbres et paysages Dossier thématique (16), pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vignes et vignerons de demain… Sous influence urbaine Quelles conséquences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 169</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is it possible to generalize and map cultural ecosystem (dis)services? Reflections based on the study of green spaces in France and sylvosystems in Viêt Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Problems of Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Ecosystem services – Landscape ecology integrative role (part two), XLV, pp.41-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01797901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Allotment Gardens Become Urban Green Spaces Like Others, Providing Cultural Ecosystem Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment and Ecology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (6), pp.453-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13189/eer.2017.050606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What ideal green spaces for the city of tomorrow, providing ecosystem services?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 198, pp.116-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.07.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the special issue ‘Urban green spaces: insights into cultural ecosystem services’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les espaces verts urbains : éclairages sur les services écosystémiques culturels, Volume 11 | 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au dossier « Les espaces verts urbains : éclairages sur les services écosystémiques culturels »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les espaces verts urbains : éclairages sur les services écosystémiques culturels Volume 11 | 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques de l’espace rural à Mayotte. L’exemple de Kani-Kéli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charaf Remou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Taarifa, Revue des Archives départementales de Mayotte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Numéro 6, Décembre 2017, pp 55-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Paysage, outil de résistance face à l'urbanisation Quelques enseignements dans les vignobles de Vouvray et de Montlouis sur Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Chaballier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le végétal dans le système agraire de Barani (Burkina Faso)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Cochonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 271 | 2015, pp.423-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.7572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remote Sensing and Landscapes in Sahelian Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Marius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (8), pp.655-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17265/2161-6256/2015.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement diversifié des espaces naturels urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue foncière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Novembre - Décembre 2015, pp 13-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remote-Sensing and Landscapes, Limits of Smaller Scale Generalization and Reproducible Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Computational Science and Its Applications - ICCSA 2014 14th International Conference, Guimarães, Portugal, June 30 - July 3, 204, Proceedings, Part I, 8579, pp.408-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09144-0_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A method to map the land use in Africa by using satellite images Application to Sampieri village (Burkina Faso)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Signal Processing and Imaging Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (1), pp.41-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For the development of agroecology at Barani (Burkina Faso)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Cochonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural Science and Technology B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Volume 3, August 2013 (Serial Number 28) (Number 8), pp.545 - 550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse spatio-temporelle de l'occupation du sol dans la vallée de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Niclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomatique Expert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 94 (Septembre-Octobre 2013), pp.50-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinyard and Landscape in the Loire Valley (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural Science and Technology, ISSN 1939-1250</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, A 3 (2013), pp.226-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jardin individuel au cœur des enjeux fonciers et écologiques dans une métropole régionale : le cas de Tours en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Oillic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Génin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Hors-série 31, https://journals.openedition.org/vertigo/21857. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.21857⟩</w:t>
+              <w:t xml:space="preserve">, 2012, Volume 12 (Numéro 2), http://vertigo.revues.org/13023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.13023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La densification des zones inondables périurbaines, entre opportunité de développement et déni du risque. Le cas de la commune de La Riche dans l'agglomération de Tours (Indre-et-Loire, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Arbres et paysages Dossier thématique (16), pp.24</w:t>
+              <w:t xml:space="preserve">Revue du Nord. Histoire &amp; Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Hors série, Collection Histoire (26), p.359-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...380 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le végétal comme outil de recomposition du quartier des Fontaines à Tours (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Les espaces verts urbains : éclairages sur les services écosystémiques culturels, Volume 11 | 2017</w:t>
+              <w:t xml:space="preserve">, 2007, 1 2007, p.b9 - b23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...1261 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages du val de loire: Approche méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Verdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, volume 15 (Hors série spécial Fête de la Science), pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une gestion durable des paysages. Le cas de la Loire moyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, XXX (1-4), p.237-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mécanismes du déboisement et du reboisement dans le nord du Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, n°624, pp.27-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'arbre et la ville dans la région de Maroua (Extrême-Nord Cameroun)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13 (3), pp.155-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la photographie aérienne et de l'imagerie satellitaire pour la cartographie de l'évolution du couvert ligneux dans le Nord-Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 38 (2000/12), pp.30-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie du couvert ligneux par télédétection : exemple de la région de Maroua au Nord-Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 162 (2001-2), pp.4-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution du couvert ligneux dans l'Extrême Nord-Cameroun. Utilisation de la photographie aérienne et de l'imagerie satellitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intergéo-Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 4/2000, pp.91-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5818,152 +6086,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Paysage en projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Sfeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Petit-Berghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 444 p., 2025, Questions contemporaines, 978-2-336-51880-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature du tourisme. Paysages, Territoires, Médiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5972,444 +6240,444 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Espaces. Hors-séries / Livres, 98 p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en ville : quels services ? Évaluation, méthode et prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Atlantique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 329 p., 2022, Espaces vécus 2021 ; 3, 978-2-911320-85-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en ville : quels services ? - Tome 2 : Évaluation, méthode et prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlantique, 2, 334 p., 2022, 978-2-911320-85-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en ville : quels services ? - Tome 1 : L’espace vert, le citadin et le gestionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlantique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 260 p., 2021, 978-2-911320-79-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terroir viticole : espace et figures de qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilien Stengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires François Rabelais; collection Tables des hommes. , 2020, Jean-Pierre Corbeau; Martin Bruegel; Antonella Campanini; Claire Delfosse; Marie-Pierre Horard; Bruno Laurioux; Florent Quellier, 978-2-86906-731-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02449478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysage, Images et Conflits. L'expression de la crise dans les sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Sfeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires François Rabelais. Presses Universitaires François Rabelais, 312 p., 2019, Collection Perspectives Ville et Territoires, 978-2-86906-701-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6419,3822 +6687,3822 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages renforcent-ils la spécificité des projets alimentaires territoriaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Charré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mayté Banzo; Christophe Beaurain; Bernard Del’homme; Marie Lemarié-Boutry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les projets alimentaires territoriaux. Vers des actions collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.134-139, 2024, Matière à débattre et à décider, 978-2-7592-3787-6 (papier), 978-2-7592-3788-3 (PDF), 978-2-7592-3789-0 (ePub). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3788-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Yassine Doudoua</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agriculture périurbaine à Libreville (Gabon) : Cheval de Troie de l'expansion urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mpié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Okanga-Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures urbaines en Afrique subsaharienne francophone et à Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires du Midi, 2023, 978-2-8107-1247-2</w:t>
+              <w:t xml:space="preserve">, Presses Universitaire du Midi, pp.159-175, 2023, 978-2-8107-1247-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Okanga-Guay</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le maraîchage, option résiliente des producteurs agricoles périurbains de N'Djaména face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koye Djondang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Doudoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Midi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures urbaines en Afrique subsaharienne francophone et à Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaire du Midi, pp.159-175, 2023, 978-2-8107-1247-2</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires du Midi, 2023, 978-2-8107-1247-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver à Ouagadougou. Quand la ville devient propice à l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures urbaines en Afrique subsaharienne francophone et à Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Midi, p. 181-195, 2023, 978-2-8107-1247-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept Center Parcs ou la nature comme décor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Issa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Espaces, p. 32-39, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale : Les évaluations en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature en ville : quels services ? - Tome 2 : Evaluation, méthode et prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlantique, p. 13-19, 2022, 978-2-911320-85-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale : Des préconisations pour l’avenir, en matière d’évaluations et de ville-nature pourvoyeuse de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature en ville : quels services ? - Tome 2 : évaluation, méthode et prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlantique, p. 281-287, 2022, 978-2-911320-85-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation et patrimonialisation du paysage viticole dans le Val de Loire. Deux destins contrastés, Bourgueil et Vouvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cultures du vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 247-265, 2022, 978-2-343-19627-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces verts urbains : intérêt des données socio-économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Polombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Atlantiques, Poitiers, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nature en ville : quels services - TOME 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2022, Les services de la nature en ville, 978-2-911320-85-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03425959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et ville africaine : un divorce annoncé ? Exemples de Yaoundé (Cameroun) et de Ouagadougou (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jardins de Demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Valenciennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 137-156, 2022, 978-2-36424-088-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en ville, des services… et des disservices. Le point de vue d’usagers et de gestionnaires d’espaces verts urbains français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-P. Carrière, F. Di Pietro, A. Hamdouch, A. Robert et J. Serrano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire nature en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 107-124, 2021, Collection : Questions contemporaines - Questions urbaines, 978-2-343-23326-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avènement des services écosystémiques et ses conséquences sur la gestion des espaces verts urbains en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Helga-Jane Scarwell et Philippe Deboudt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux paradigmes du projet ? Transition, adaptation, résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 239-260, 2021, 978-2-8076-1774-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services écosystémiques dans l’action publique : entre contexte favorable et obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Lamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature en ville : quels services ? Tome 1 : L’espace vert, le citadin et le gestionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlantique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 163-186, 2021, 978-2-911320-79-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion générale : Changements de paradigmes, changements de perceptions autour de la nature en ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature en ville : quels services ? Tome 1 : L’espace vert, le citadin et le gestionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlantique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 13-21, 2021, 978-2-911320-79-8</w:t>
+              <w:t xml:space="preserve">, p. 229-234, 2021, 978-2-911320-79-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale : Services et disservices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature en ville : quels services ? Tome 1 : L’espace vert, le citadin et le gestionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlantique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 229-234, 2021, 978-2-911320-79-8</w:t>
+              <w:t xml:space="preserve">, p. 13-21, 2021, 978-2-911320-79-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-écosystèmes des territoires urbains et artificialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecobiose. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport d'évaluation sur le rôle de la biodiversité dans les socio-écosystèmes de Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bidonvilisation à Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charaf Remou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires François Rabelais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, Images et Conflits. L'expression de la crise dans les sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, 978-2-86906-701-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature des villes, un intérêt social et écologique à questionner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Valenciennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature des villes, nature des champs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.325-353, 2018, 978-2-36424-055-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01811919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representation of nature by tourists: a method using the social networks. Case study of Center Parcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dr. Lia Bassa, Dr. Ferenc Kiss. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of TCL2016 Conference: Tourism And Cultural Landscapes:Towards A Sustainable Approach, 12-16 June, 2016 Budapest (Hungary)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foundation for Information Society (INFOTA)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 492-502, 2016, 978-615-80061-4-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols et urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bispo Antonio; Guellier Camille; Martin Elsa; Sapijanskas Jurgis; Soubelet Hélène; Chenu Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols. Intégrer leur multifonctionnalité pour une gestion durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-70, 2016, 978-2-7592-2392-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des sols et biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgis Sapijanskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Podesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonio Bispo; Camille Guellier; Edith Martin; Jurgis Sapijanskas; Hélène Soubelet; Claire Chenu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols : intégrer leur multifonctionnalité pour une gestion durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.151-198, 2016, Savoir faire, 978-2-7592-2392-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrique des paysages et spiritualité. Le cas du Nord Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P U De Paris-Sorbonne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sacre de la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P U De Paris-Sorbonne, pp.400, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature consommée. Visions d'ici, visions d'ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures, miroirs de hommes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions L'Harmattan, 333 p., 2014, Géographie et Cultures, ISBN-10: 2343033676 ; ISBN-13: 978-2343033679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La couverture végétale en Touraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas Archéologique de Touraine,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publication électronique, sous la direction d'Elisabeth Zadora-Rio, http://a2t.univ-tours.fr/notice.php?id=172, 2013, ISSN 1760-5709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et vulnérabilité du bâti en zone inondable dans des communes péri urbaines de Loire moyenne, La Riche (37), Saint-Pryvé-Saint-Mesmin et Olivet (45)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Zs­ófia Turczi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marc Zaninetti (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés face aux risques naturels. Articles issus du Colloque Sociétés et catastrophes naturelles [30 septembre et 1er octobre 2010, Orléans]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-85, 2013, 978-2-913454-58-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et fonctions d'une vallée péri-urbaine, le cas de la vallée de la Choisille (Indre et Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSH Clermont-Ferrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil de l'eau. Ressources, risques et gestion du Néolithique à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.443-457,, 2013, 978-2-84516-555-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multicritères de la diversité des espaces verts, approche méthodologique et décryptage fonctionnel : le cas du schéma de cohérence territoriale de Tours (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrieu Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CTHS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature et composition urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, pp.125, 2013, Actes des congrès nationaux des sociétés historiques et scientifiques (édition électronique), 1773-0899</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie agricole de la Région Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEHCA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Région Centre : Produits du terroir et recettes traditionnelles </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, L'inventaire du patrimoine culinaire de la France, 978-2-226-23086-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque d'inondation, moteur de nouveaux paysages urbains ? Le cas des villes de Loire moyenne (Orléans, Tours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les paysages de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CTHS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35-50, 2012, Actes des congrès nationaux des sociétés historiques et scientifiques (édition électronique), 1773-0899</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747979v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forêts du Val de Loire : Maillon dans la construction d'un paysage emblématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt et Paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Harmattan, p.131-140, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de protection patrimoniale et valorisation touristique des paysages culturels, trois démarches significatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Verdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme et Territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Institut de recherche du Val de Saône-Mâconnais, p.71-78, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de protection patrimoniale et valorisation touristique des paysages culturels, trois démarches significatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Verdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme et Territoire, sous la dir. de Annie Bleton-Ruget, Nicole Commerçon, Isabelle Lefort, Ed. Institut de recherche du Val de Saône-Mâconnais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité du bâti en zone inondable dans deux communes péri urbaines, La Riche (37) et Saint-Pryvé-Saint-Mesmin (45)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Zs­ófia Turczi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">actes du Colloque « Sociétés et Catastrophes Naturelles »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIS : is it an adapted tool for the landscape dynamics's studies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Languages and visions of landscape and territory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UAM Ediciones, pp 509-521, 2010, ISBN 978-84-8344-174-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources patrimoniales et dispositifs touristiques innovants. Le cas de la France et du Portugal à travers deux communes rurales appartenant à des Paysages Culturels UNESCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Verdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine, Héritages et développement rurale en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, Pp 107- 113, 2010, ISBN 978-26296-12652-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelques enjeux forestiers en Touraine : nature, paysage, patrimoine et territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Galochet Marc et Glon E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des milieux aux territoires forestiers : Mélanges en l'honneur de JJ Dubois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Artois Presses Université, Pp 183 - 198 sur 403, 2010, Coll. Géographie, 978-2-84832-122-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par l'arbre, une réarticulation du rural et de l'urbain (Nord du Cameroun)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruralités nords-suds : inégalités, conflits, innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp 229-240, 2008, 978-2-296-06622-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arbre des villes, l'arbre des champs. Les processus de construction de paysages au nord du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Odile Marcel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, modes d'emploi pour une histoire des cultures de l'aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Champ Vallon, pp. 43-59, 2006, ISBN 2.87673.441.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10244,11745 +10512,11745 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’airial landais, une utopie réinventée à l’aune du « vivant »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Ropert Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Espace(s) utopique(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FoReLLIS (Formes et représentations en linguistique, littérature et dans les arts de l’image et de la scène); CECOJI (Centre d'études et de coopération Juridique interdisciplinaire); RURALITES (Rural, urbain, acteurs, liens, territoires, environnement, sociétés), Nov 2024, Poitiers (MSHS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous vegetation and management in urban agriculture spaces: a case study on orchards and pastures in Poitiers, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la Société Française d’Écologie et Évolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food in time of crises. The case of Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Sfeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihad Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherin Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kamdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crises alimentaires : défis, innovations et changements durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Européen d’Histoire et des Cultures de l’Alimentation, Dec 2023, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airial landais et « géographie du flou » : l’émotion comme relation au et connaissance du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ropert Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expériences sensibles fabrique et critique des territoires en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 1563 Ambiances, Architectures, Urbanités, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Civil Society in Developing Alternative Food Networks: Case of Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherin Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihad Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kamdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Royoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture &amp; Food 2023, 11th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Scientific Events, Aug 2023, Burgas, Bulgaria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05511721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires et économies acadiennes et autochtones au Nouveau-Brunswick (Animation d'une table ronde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un avenir en partage. Perspectives croisées et convergences possibles entre les peuples acadiens, québécois et autochtones.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française d’études canadiennes et Institut d’études acadiennes et québécoises, Jun 2023, Poitiers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation en rupture. Le cas du Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Sfeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihad Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherin Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kamdem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises alimentaires : défis, innovations et changements durables [14e colloque de l'Institut Européen d’Histoire et des Cultures de l’Alimentation]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Européen d’Histoire et des Cultures de l’Alimentation (IEHCA), Dec 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05511718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en ville. Services et disservices écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctorales ASRDLF 2023 - La Nature au défi de la Ville : Enjeux de bien-être et de cohésion sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Jan 2023, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits violents, déplacements de populations et sécurisation du foncier rural au Cameroun et en Côte d’Ivoire : enjeux théoriques, défis méthodologiques et perspectives d’application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kamdem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nkenné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Josué Djah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLPA-2023 Conference on Land Policy in Africa « Promoting Sustainable Land Governance in Africa for Accelerating Implementation of the AfCFTA »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, African Union Commission (AUC); African Development Bank (AfDB); United Nations Economic Commission for Africa (UNECA), Nov 2023, Addis-Abeba, Éthiopie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05511727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airial landais et « géographie du flou » : l'émotion comme relation au et connaissance du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Ropert Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Rondet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expériences sensibles, fabrique et critique des territoires en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Architectures, Ambiances, Urbanités, Nov 2023, Paris INALCO, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vigne de demain sera-t-elle support du tourisme durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes Journées Scientifiques du Tourisme Durable « La digitalisation au service du management du tourisme durable » organisées par l'Association Internationale du Management du Tourisme Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Papeete, Polynésie française</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à la table ronde « regards croisés professionnels et scientifiques sur le végétal en ville des pays du nord et du sud »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le végétal dans les villes coloniales. Enjeux patrimoniaux et de qualité de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mustapha El Hannani; Nuscia Taibi, Nov 2022, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture urbaine, entre nature, gestion et biodiversité. Exemple des vergers et des pâturages dans le Grand Poitiers, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI Paris 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métabolisme de l’agriculture urbaine en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Robert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Okanga-Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Doudoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mpié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI Paris 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation des ressources naturelles et vulnérabilitédes écosystèmes africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Enjeux et défis contemporains du développement en Afrique : approches historiques, anthropologiques, politiques, culturelles et environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03396813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision vine-growing for the sustaining of heritage landscapes: what do local residents think?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariétou Diouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European symposium - Cultural landscapes of the vineyard: identities, challenges and opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions agricoles et impacts environnementaux en milieu urbain : cas du maraîchage dans la ville de N’Djamena au Tchad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Doudoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koye Djondang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djoumbe Achim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Commission Développement et Tropicalités du CNFG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition agricole et impacts environnementaux en milieu urbain : cas du maraichage dans la ville de Moundou au Tchad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Doudoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koye Djondang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">88e Congrès ACFAS - Les changements climatiques et l’insécurité alimentaire : défis des pays développés et de ceux en voie de développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sherbrooke et Université de Bishop, May 2021, Visioconférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville intelligente et territoire : comment raisonner spatialement la ville intelligente ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville à l’heure du défi numérique. Elle est smart, ma city ! Colloque organisé par le Master 2 Droit de l’urbanisme et de la construction, sous la direction scientifique d’Isabelle SAVARIT-BOURGEOIS.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur les espaces verts urbains. Entre services et disservices des plantes en ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koye Djondang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88e Congrès ACFAS - Les changements climatiques et l’insécurité alimentaire : défis des pays développés et de ceux en voie de développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Sherbrooke et Université de Bishop, May 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences La plante et le Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociétés africaines, Sociétés végétales. Questionnements et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Le végétal colonial et les changements environnementaux dans l'Afrique coloniale française et portugaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro de Estudos Africanos Universidade do Porto (CEAUP), Apr 2019, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Paysage en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages : tous responsables ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAUE de la Vienne (France), Jun 2019, Châtellerault, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature ressource : Nouveaux regards sur l’Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kamdem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mpié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nkenné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Pléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique des milieux anthropisés et gouvernance spatiale en Afrique subsaharienne depuis les indépendances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Alassane Ouatara de Bouaké, Jun 2019, Bouaké, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et gestion des espaces verts : Perception des acteurs publics dans le Val de Loire (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international francophone en Ukraine "Langues, Sciences et Pratiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Odessa, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carte des vins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le printemps des cartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montmorillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les animaux du château. Le tourisme de nature à Chambord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystems, living forests. How do usages, management options and social practices interact with wildlife in the forest?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Château de Chambord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02085628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sites fragiles et Tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management du tourisme durable et commercialisation des produits touristiques : une opportunité pour la protection du littoral et des aires marines ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10iémes Journées Scientifiques du Tourisme Durable, Apr 2019, Salvador de Bahia, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture urbaine en Afrique, entre représentations des citadins et action publique : y a-t-il congruence entre nature vécue et nature agie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Nature et ville : regards croisés franco-lusophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR CITERES, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01816906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la Nature devient le support d’un tourisme sur mesure : le cas du Domaine National de Chambord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ré-invention des territoires touristiques : entre attentes des consommateurs, adaptation de l’offre et nouvelles formes de résidentialités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Sep 2018, Sion, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relocalisation de la production alimentaire : un jeu d’acteurs complexe ? L’exemple de l’agglomération tourangelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tanguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SFER. Politiques agricoles et alimentaires : trajectoires et réformes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Jun 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en ville. Services et disservices écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon de l'écologie de Montellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wild ungulates as dynamic actors of contemporaneous social-ecological systems - a case study in Chambord World Heritage Site, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seraphine Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Garden Route Interface Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01899962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sols des espaces verts urbains : entre représentations et actions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Poyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sols convoités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en compte les paysages et leurs dynamiques anthropiques pour imaginer les forêts de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Petit-Berghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations forestières dans le cadre des changements globaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, réseau thématique de recherche MiDi (Milieux &amp; Diversité), Nov 2018, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01941487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les services écosystémiques des forêts sèches et humides africaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...236 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Pléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mpié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Mutations forestières dans le cadre des changements globaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre les riverains et la vigne, les pistes pour un mariage réussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La protection de la partie aérienne de la vigne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Syndicat des vins de Chinon, Sep 2018, Chinon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver la diversité pour récolter la croissance Le tourisme de Nature au château de Chambord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGU Regional Conference – CAG Annual Meeting – NCGE Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Québec Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espèces Exotiques Envahissantes et construction de l'exclusion. Le cas de la Jussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Boureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGU Regional Conference – CAG Annual Meeting – NCGE Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Québec Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du tourisme de nature au tourisme créatif : Quelques éléments de réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">«9iémes Journées Scientifiques du Tourisme Durable» La créativité par la diversité: nouveaux horizons pour le Management du tourisme durable et des loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Hayward (San Francisco East Bay Area), Californie,, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations comoriennes et projets d’aménagement à Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charaf Remou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotones 3. Océan Indien : écotones, zones de contact et tiers-espaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, St Denis La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of nature tourism in the Loire valley: transforming the landscapes, promoting the local development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permanent European Conference for the Study of the Rural Landscape (PECSRL) 2018: European Landscapes for Quality of life?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, « Territoires » (Agro Paris Tech, Clermont Auvergne University, INRA, IRSTEA, VetAgro Sup), Sep 2018, Clermont-Ferrand et Mende, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01875013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages de vallées et viticulture, regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tardieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eau(x) et Paysage(s) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en ville, des services... et des disservices. Le point de vue d'usagers et de gestionnaires d'espaces verts urbains français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Nature et ville : regards croisés franco-lusophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01816916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en milieu urbain. entre services et désservices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Scientifique Ecolo’Tech 2018. Innovations Technologiques et Méthodologiques en Ecologie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et ville africaine : Un divorce annoncé ? Exemples de Yaoundé (Cameroun) et de Ouagadougou (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international 2017 "Jardins de demain"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pléiade, LAVUE, Ladyss, Jul 2017, Villetaneuse - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural ecosystem services and nature tourism. Case study in some rural areas in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem Services Partnership World Conference 9: Ecosystem services for Eco-civilization. Restoring connections between people &amp; landscapes through nature-based solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecosystem Services Partnership Dec 2017, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01681984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les vignobles deviennent des lieux de promenade…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">85e Congrès de l’Acfas (Association francophone pour le savoir), Session « La promenade au XXIème siècle dans les domaines : du loisir, de la création et de la pédagogie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone pour le savoir, May 2017, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategy around oenotourism in France: associate cultural services with an agricultural production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourism Destination Development Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hoa Sen University, May 2017, Hô Chi Minh City, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying cultural ecosystem services provided by French urban green spaces, the lessons learned from an interdisciplinary research program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem Services Partnership World Conference 9: Ecosystem services for Eco-civilization. Restoring connections between people &amp; landscapes through nature-based solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecosystem Services Partnership, Dec 2017, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01681985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wine tourism in Loire valley (France) : the rise of a new form of tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...167 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa de Michiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Research Summit for Tourism and Hospitality: Innovation, Partnerships and Sharing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCF Rosen college of Hospitality Management, Dec 2017, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01681959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages de la spiritualité au nord du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sacré : Fabrique des paysages. Musée du quai Branly Jacques Chirac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de la table ronde &amp;quot;Partager sur le paysage en région Nouvelle Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre régionale Paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Talence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique des paysages (forestiers) au Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation de haut niveau "Paysage" organisée par l’Observatoire des Sciences de l'Univers de Rennes (OSUR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is agriculture the future of urban and periurban spaces?Te case of the city region of Tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tanguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures urbaines durables </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’agriculture dans le métabolisme urbain de Ouagadougou (Burkina Faso) : un modèle face à ses limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augis Fanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures urbaines durables : Vecteur pour la transition écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, les laboratoires CERTOP (UMR 5044) et LISST (UMR 5193) de l’Université Toulouse - Jean Jaurès, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban agrosystems in Ouagadougou (Burkina Faso): are there only (positive) ecosystem services?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem Services Partnership World Conference 9: Ecosystem services for Eco-civilization. Restoring connections between people &amp; landscapes through nature-based solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecosystem Services Partnership, Dec 2017, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01681988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of the landscapes by tourists: a method using the social networks. Case study of Center Parcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Issa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Tourism and cultural Landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Foundation for Information Society (INFOTA) and Budapest Metropolitan University of Applied Sciences, Jun 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...64 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La patrimonialisation du paysage viticole dans le Val de Loire : deux destins contrastés, Bourgueil et Vouvray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Territoires du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole supérieure d'agriculture; Ecole supérieure de tourisme et d'hôtellerie de l'université d'Angers, Feb 2016, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’arbre utile à l’arbre du conflit Les paysages végétaux en Afrique (Cameroun et Burkina Faso)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbre(s) et Paysage(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Services écosystémiques : Apports et pertinence dans les milieux urbains Propos introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Services écosystémiques : Apports et pertinence dans les milieux urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution humaine et dépollution biologique : La phytoremédiation : quelle mise en oeuvre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit des sites et sols pollués. Bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours, Nov 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...94 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Homme et le Peuplier noir (Populus nigra L.) à travers les âges : de l’utilisation de cette ressource naturelle par les paysans du fleuve au programme national actuel de conservation des ressources génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantereau Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbre(s) et Paysage(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces verts urbains : intérêt des données socio-économiques de l'INSEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Polombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Services écosystémiques : apports et pertinence dans les milieux urbains"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01332538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil microbial diversity in urban parks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Transitions Global Summit 2016 : Towards a better urban future in an interconnected age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Shangai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Homme et le Peuplier noir (Populus nigra L.) à travers les âges: de l’utilisation de cette ressource naturelle par les paysans du fleuve au programme national actuel de conservation des ressources génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale Nature et Paysage 2016 « Arbre(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPACES VERTS URBAINS : INTERET DES DONNEES SOCIO-ECONOMIQUES DE L'INSEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Polombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem services: Their contributions and relevance in urban environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01977637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultures de la vigne : re-création orientée des paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Transitions Global Summit 2016 : Towards a better urban future in an interconnected age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Shangai, China</w:t>
+              <w:t xml:space="preserve">Colloque international Paysages, mises en scènes paysagères, patrimoines vitivinicoles, valorisations touristiques et développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEDETE, Oct 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature like setting. Cultural ecosystem services and disservices of French urban green spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Nature et Paysage 2016 « Arbre(s) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Blois, France</w:t>
+              <w:t xml:space="preserve">European Ecosystem Services Conference "Helping nature to help us"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecosystem Services Partnership (ESP), OPERAs, OpenNESS, ECOPLAN, University of Antwerp, Sep 2016, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche scientifique et oenotourisme en Région Centre‐Val de Loire : état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oenotourisme et numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si le vignoble de demain était urbain : services et disservices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Ecosystem Services Conference "Helping nature to help us"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecosystem Services Partnership (ESP), OPERAs, OpenNESS, ECOPLAN, University of Antwerp, Sep 2016, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">Journée « Esprit Filière » : Quelle viticulture pour demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vinopôle Centre Val de Loire, Apr 2016, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping cultural ecosystem services (and disservices) from landscapes knowledge. Questioning from urban green spaces in France and sylvosystems in Việt Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Ecosystem Services – Landscape Ecology Integrative Role</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Geography and Regional Studies, University of Warsaw and Polish Association of Landscape Ecology, Jun 2016, Lochow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation Environnementale des Sols des espaces verts de l’Agglomération Tourangelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonctions environnementales et gestion du patrimoine sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces verts urbains : approche par les services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e colloque biennal des Zones Ateliers (Réseau CNRS) - LTER France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zones Ateliers (Réseau CNRS) - LTER France, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vignes et champs à Restigné depuis les années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire géographique - Vin et gastronomie : Des paysages aux productions de qualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEDETE, Mar 2015, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluer les services écosystémiques des espaces verts urbains : Approche méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres du végétal, 8e édition : Compétitivité et efficience des filières du végétal spécialisé - quels leviers d’innovation variétaux, agronomiques, technologiques et organisationnels ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agrocampus Ouest, Jan 2015, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un désir citadin de nature… maîtrisée : quelle place pour les parcs naturels en ville ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international BiodiverCities 2015 : Villes et parcs naturels : construire une nature urbaine ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPA (Urban Protected Areas) Network et UNPEC (Urban National Parks in Emerging Countries and Cities) program, Sep 2015, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allotment gardens, a place to meet, to walk and to learn. Bergeonnerie case study in Tours (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALTER-Net (European Ecosystem Research Network) conference: Nature and Urban Wellbeing: Nature-Based Solutions to Societal Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ALTER-Net and the European Commission under the auspices of the Latvian Presidency, May 2015, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...245 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces verts urbains : intérêt des données socio-économiques de l'INSEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Polombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence ESRI 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbicides pendant la guerre du Việt Nam : irréversibilité des dégâts sur l’environnement ? Exemple de la vallée d’A Lưới</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Congrès Asie &amp; Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Asie et Réseau Asie &amp; Pacifique (CNRS), Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage viticole et patrimoine dans le Val de Loire (France). Exemple des AOC Vouvray et Bourgueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine et valorisation des territoires de la vigne et du vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Santorin, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier les services rendus par les espaces verts urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Ecologie urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unité Paysage et Ecologie, Agrocampus Ouest, Nov 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature des villes : usagers et gestionnaires, entre perceptions et réalité de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Nature des villes, nature des champs. Synergies et controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EA CALHISTE, EA Discontinuités, EA TVES et laboratoire Laplec, Sep 2015, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vin, ses empreintes sur les paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Food History and Food Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appui de la télédétection pour la caractérisation des paysages en Afrique. Exemple de Barani (Burkina Faso)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Marius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference in Integrated Management of Environment ICIME 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques du vignoble de Bourgueil depuis les années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée du Projet structurant 3 de la Zone Atelier Loire : Paysages, Patrimoines et risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zone Atelier Loire, Nov 2014, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Services socio-économiques rendus pas les espaces verts urbains : comparaison de 2 parcs urbains aux caractéristiques différentes en Région Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Polombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysage, Urbanisme et Santé. Congrès National Santé Environnement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau français des Villes-Santé de l’Organisation Mondiale de la Santé, Nov 2014, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages de Barani, Sampieri et Bandougou : reconstitution à partir des données de télédétection (images satellitales)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire organisé dans le cadre du programme de recherche BIOSOL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Programme de recherche BIOSOL, May 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services socio-économiques rendus par les espaces verts urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Polombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, urbanisme et santé : 5ème congès national Santé - Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSE, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01091752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...271 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Services Ecosystémiques Culturels rendus par les espaces verts urbains: apport à l'étude des représentations du bien-être par les usagers et les gestionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international pluridisciplinaire Bien-être en Ville, regards croisés nature-santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing and land use in Africa Case of Sampieri (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSIP 2014 International Conference on Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Hammamet, Tunisia. pp.ISBN : 978-9938-9511-8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Paysage, outil de résistance face à l'urbanisation : quelques enseignements dans les vignobles de Vouvray et de Montlouis sur Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Chaballier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Paysage(s) et Patrimoine(s) : connaissance, reconnaissance, protection, gestion et valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Blois, France. pp.numérique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trajectoire paysagère du vignoble de Vouvray : entre protections et évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Autexier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentation, cuisine et identité(s) en région Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatio-temporelle de l'occupation du sol dans la vallée de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Niclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale ESRI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Versailles, France. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services écosystémiques et la gestion du territoire : l'apport de la Géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress of History of Science, Technology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golf et Paysage : approche méthodologique - Exemple de la région Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Genin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Rennes, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le végétal dans la ville tropicale : le cas de Maroua et de Yaoundé au Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17 eme exposition Florale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mil, l'arbre et le paysage en Afrique sèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de Ouagadougou : Langue, environnement et culture : les enjeux de la recherche pluridisciplinaire pour un développement durable des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Ouagadougou, Burkina Faso</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode pour l'analyse spatiale d'infrastructures sportives à fort impact paysager. Exemple des golfs en région centre (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence francophone ESRI SIG 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Versailles, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of alluvial vegetation of the Loire River (France) in relation to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th Symposium of the International Association for Vegetation Science - Vegetation in and around water: patterns, processes and threats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lyon, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la gestion de l'eau dans les golfs : cas de la région Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Chaboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nizinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVème Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidarité internationale au Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">l’Afrique plurielle. Paradoxes et ambitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Festival International de Géographie, Oct 2011, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine naturel, support d'un projet de développement du paysage culturel. Le cas de la Loire tourangelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrieu Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international PATRIMONIALISER LA NATURE : VALEURS ET PROCESSUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il aider l'Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Café géographique. Festival international de la Gographie. St dié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, St Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demande sociale et management de la ressource en eau des golfs du Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Chaboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nizinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2011, Rennes, France. pp.281-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des zones humides, étude de cas La Riche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rialland-Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International du Groupe Histoire des Zones Humides consacré à "Zones Humides et Villes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wines of the Loire Valley: activating the quality initiatives which would take into account the landscape? Example of vineyards in Touraine (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Verdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII International terroir congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Soave, Italie. pp.5-125 à 5-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forêts du Val de Loire : Maillon dans la construction d’un paysage emblématique. Le cas de Bréhémont en Indre et Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt et paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d'histoire des forêts françaises, Sep 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et modernité : Le chassé croisé environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Problèmes dans l'appropriation territoriale du développement durable : une modernité réinventée ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Pau, France. pp.107-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making urban development compatible with flood risk ? The French and Dutch regulation systems and their local involvements. Cases in the valley of the Loire (France) and in the valley of the Meuse (The Netherlands)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twan Brinkhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freude am Fluss final conference "Space for the river, space for people?", Panel "Combining Urban development and Flood management"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To a development which is compatible with flood risk - Cases of the medium valley of the Loire (France) and the valley of the Meuse (the Netherlands)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeuf Spits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Freude am Fluss final conference "Space for the river, space for people?", Panel "Combining Urban development and Flood management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Nijmegen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre et évaluer les vulnérabilités liées au risque inondation : la prise en compte des représentations des acteurs. L'exemple du développement urbain dans la vallée de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Vulnérabilités sociales, risque et environnement : comprendre et évaluer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France. 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche de la forêt péri-urbaine : Parcours dans l'agglomération tourangelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Perceptions des forêts péri-urbaines et aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PACTE/ CNRS UMR 5194, May 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flood risk consideration : a new paradigm Urban examples in the middle valley of the Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrieu Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...249 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Flood Recovery Innovation and Response (FRIAR) 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, London, United Kingdom. pp 81-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The wine country, between landscape and promoting toolThe example of Chinon and Saint-Nicolas-de-Bourgueil vineyards (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rialland-Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe International terroir congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Suisse. pp 727-733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche méthodologique pour l'étude des dynamiques paysagères. Le cas de l'Indre et Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence francophone ESRI SIG 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Versailles, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage et gestion durable en Loire moyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques territoriales : des potentialités au développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iconographie et diagnostic paysager : méthodologie et résultats. L’exemple du Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VERS LES PAYSAGES DE DEMAIN : OUTILS ICONOGRAPHIQUES ET RESSOURCES TERRITORIALES. DES REPRÉSENTATIONS À LA VALORISATION.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Clermont Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages des monts Mandara (Nord du Cameroun) : aspect naturel d'une production humaine ou nature sauvage préservée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international interaction nature société : Analyses et modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, La Baule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nature : Importance et usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international interaction nature société : Analyses et modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, La Baule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Transect de paysages : un outil pour l'analyse des formes paysagères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forme en Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, France. 506 p., 315-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00837542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative de l'évolution des rapports entre l'homme et la forêt. Le cas des Alpes du Sud françaises et de la savane du Nord Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forêt : enjeux comparés des formes d'appropriation, de gestion et d'exploitation dans les politiques environnementales et le contexte d'urbanisation généralisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Poitiers, France. 361 p., 226-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00837545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur l'analyse du paysage et la photographie dans le Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment les images de paysage interrogent les territoires Dynamiques des formes, des regards et des pratiques « Observer, analyser et accompagner le changement paysager et son appréhension »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIG et Transects : outils pour la caractérisation et l'évaluation du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Genin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIG et transects : outils pour la caractérisation et l'évaluation du paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Montpellier, France. pp.149-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Transect de paysage : un SIG pour l'évaluation paysagère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Genin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence francophone ESRI SIG 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches des paysages ligériens en Indre-et-Loire, outils pour la compréhension et la gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rotary Club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche environnementale et paysagère de l'hydrosystème ligérien. Exemple de trois sites de référence en Loire moyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Gouvernance écologique et environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du SIG à l'étude des dynamiques paysagères. Le cas de la Loire moyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence francophone ESRI SIG 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transects de paysages et Système d’Information Géographique, des outils pour l’analyse des paysages. Exemple du Val de Loire (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Genin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres du végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des bordures de champs en grande culture : la Gâtine Lochoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation des risques environnementaux pour une gestion durable des espaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.243-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viticulture et évolution des paysages en Loire moyenne, Vernou-sur-brenne (Indre-et-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Paysages de Vignes et de Vins à Patrimoine enjeux valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Fontevraud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iles, zones humides et lit endigué en milieu urbain : recherches sur les réaffectations et les enjeux de ces espaces à Tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">semaine de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21992,1211 +22260,1211 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « sites de référence », une expérience couplant analyse des paysages et de la biodiversité en Loire moyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux écologiques et sociétaux des hydrosystèmes 20 ans de recherche dans le bassin de la Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Orléans (FR), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When waste water becomes solution for urban agriculture… Case study in Ouagadougou (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Climate change &amp; Water 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Tours, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural services provided by agroecosystems: opportunity or source of conflicts? Examples in the Loire valley vineyard (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem Services Partnership Europe 2018 Regional Conference: Ecosystem services in a changing world: moving from theory to practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, San-Sebastian, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01899954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What ideal green spaces for the city of tomorrow, providing ecosystem services?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Transitions Global Summit 2016: Towards a better urban future in an interconnected age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Shanghai, China. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sol des espaces verts urbains. Une terre mystérieuse pour une fonction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonctions environnementales et gestion du patrimoine sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces verts urbains et transition écologique, perception par les gestionnaires municipaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Lamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque de l’ARPEnv (association pour la recherche en psychologie de l’environnement) Transition écologique : de la perception à l’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW AGRO-ECOLOGIC PARADIGM FOR FOOD SECURITY IN THE SUDANO-SAHELIAN ZONE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wagenigen Soil Conference, Soil Science in a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Wagenigen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-based Modelling of the Ecosystem Services Diffusion through Urban Green Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Levorato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toward integrated modelling of urban systems Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil microbial diversity and related soil functioning in urban parks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Global Soil Biodiversity Conference - Assessing soil biodiversity and its role for ecosystem services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-based Modelling of the EcosystemServices Difusion through Urban Green Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Levorato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPOSIUM “TOWARD INTEGRATED MODELLING OF URBAN SYSTEMS” 15-17th October 2014 Hôtel de Communauté (Grand Lyon), Lyon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la ressource en eau dans les golfs de la Région Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Chaboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Zaninetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nizinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dubreuil, Vincent. Éditeur scientifique; Planchon, Olivier. Éditeur scientifique; Quenol, Hervé (1971-..). Éditeur scientifique; Bonnardot, Valérie. Éditeur scientifique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et changements climatiques, XXIIIème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques paysagères en vallées inondables dans l'agglomération Tourangelle : Entre ville et campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la connaissance des paysages à l’action paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23206,967 +23474,967 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À Center Parcs, une nature aménagée qui satisfait les touristes en quête d’une « nature décor »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Issa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, n° 370, p. 98-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigne et chimie : je t’aime, moi non plusGéohistoire d’un couple sulfureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université Ouverte des Sciences Gastronomiques, Atelier du vin. IEHCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consommer local. Quels enjeux ? Médiathèque de SCORBÉ-CLAIRVAUX (86)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation et enjeux climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commission Transition Climatique du conseil municipal de Naintré (86)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déforestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypergéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, https://hypergeo.eu/deforestation/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vignes et conflits dans le péri-urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel paysage pour quelle alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigne et ville : un mariage, des enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysage viticoles de touraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La couverture végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas Archéologique de Touraine. Milieux, population et territoires d'aujourd'hui à hier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et foret : modèles de développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dutour Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques paysagères en vallées inondables dans l'agglomération Tourangelle : Entre villes et campagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Genin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Loire à Tours : évolution du lit endigué depuis 1850</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24176,383 +24444,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crisis, Adaptation, and Territorial Food Resilience: A Reflexive Account of the SAR-Li ’s Methodological Journey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherin Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihad Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Sfeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kamdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Here Comes the Heat: urban warming increases abundance but compromises fitness in the common woodlouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Jame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traits and the City: functional trait space in urban bird and bat assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Morin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Pailler</w:t>
+                <w:t xml:space="preserve">Marina Querejeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Jame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chapenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...235 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24562,301 +24830,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">rapport d’évaluation sur les rôles de la biodiversité dans les socio-écosystèmes de Nouvelle-Aquitaine: Socio-écosystème des territoires urbains et artificialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2020, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une gestion durable des sols-support des espaces verts : Maintien et développement des fonctions et services Exemple de l'Agglomération Tourangelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatiale et paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Verdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR CITERES. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24866,168 +25134,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitats forestiers et forêts habitées : actes du colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seraphine Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Habitats forestiers et forêts habitées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Chambord, 71 (4-5), , pp.323-541, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId450"/>
+      <w:footerReference w:type="default" r:id="rId456"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25174,51 +25442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1gRRVU7YRxNOW48vM9hKtYO9HN3U4htxYpg-v-yV3uvA/edit?usp=sharing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1wnneO0Vv-uE_TbN6cj89bcP6iJ05-M5_-RU-AxVAxv0/edit?usp=sharing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426931v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Cousin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787566v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bianquis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376746v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Morin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Tolotra Razafimbelo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guinard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.120009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Morin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109829" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bech" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Royer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108342" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Keita" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Royoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dv.093.0219" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092769ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mpi&#233; Simba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Okanga-Guay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176789" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tanguay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8563" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mpie Simba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Doudoua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koye Djondang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Augis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Hien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781829v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Boureau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.148.0129" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.22074" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70812" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508750v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kamdem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nkenn&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Pl&#233;a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934261v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Matthias Wantzen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernardo Mascarenhas Alves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidia Badiane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raita Bala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Blettler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11184975" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70809" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799599v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5619" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756898v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781821v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf Remou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26171/carnets-oi_0108" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thierry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.7133" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21857" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562514v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590699v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/eer.2017.050606" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.07.076" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592397v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570312v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698526v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chaballier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440060v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Cochonneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7572" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326061v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Marius" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6256/2015.08.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250845v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053809v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09144-0_28" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988456v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867995v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Niclot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868002v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820618v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802484v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oillic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;nin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747973v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rialland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835020v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Huguet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802486v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747977v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006487v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006486v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006318v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Callot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006321v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006322v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385809v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Sfeir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Petit-Berghem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/le-paysage-en-projet/79737?srsltid=AfmBOooQU2mZ_sHyIB_N7JpVwoU5JHhc7ly1rhnCkkqqoQS6sH6zARJY" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966673v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129951v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/espaces-vecus/34-la-nature-en-ville-quels-services-tome-1-9782911320859.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014365v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502405v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/index.php?id_product=41&amp;amp;controller=product" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449478v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094769v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698242v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Charr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3788-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152987v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152948v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mpi&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145181v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961635v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Issa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014369v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014376v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723311v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_cultures_du_vin_jean_claude_taddei_jean_rene_morice_rene_siret_jean_michel_monnier-9782343196275-73030.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425959v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Polombo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656041v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveautes-editeurs.bnf.fr/annonces.html?id_declaration=10000000773125&amp;amp;titre_livre=Jardins_de_demain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316283v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-faire_nature_en_ville_jean_paul_carriere_francesca_di_pietro_abdelillah_hamdouch_amelie_robert_jose_serrano-9782343233260-70305.html" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331696v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9782807617742/html/ch22.xhtml" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502409v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lamare" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502406v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502407v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938660v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106089v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811919v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420822v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345517v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infota.org/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461353v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgis Sapijanskas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Podesta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blanchart" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1332/9782759223947/les-sols" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220137v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063810v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914162v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Pietro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241292v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Zs&#173;&#243;fia Turczi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838324v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909570v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieu Andrieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435762v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albin-michel.fr" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747979v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=6049" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747980v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747982v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094601v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servain-Courant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144140v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802606v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802651v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802538v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802633v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802631v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791610v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ropert Dupont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523973v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301915v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511718v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Faraj" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherin Assaf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301797v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ropert Dupont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rondet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511721v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514945v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Farah" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301864v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511727v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Josu&#233; Djah" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459565v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966681v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725584v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762228v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762226v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396813v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475941v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#233;tou Diouf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762230v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoumbe Achim" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725582v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277699v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158196v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158194v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055035v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092216v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306682v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135013v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085628v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106098v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816906v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918125v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899962v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941487v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906705v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poyat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874938v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821684v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933960v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873125v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857001v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857000v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162844v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820536v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875013v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735360v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tardieux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816916v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906700v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557230v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681984v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681985v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523919v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523912v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681959v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a de Michiel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483366v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546703v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615943v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535723v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augis Fanny" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609751v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681988v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333680v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292829v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forestier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402568v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283568v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292827v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322973v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332538v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977637v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481791v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794777v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292826v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370632v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382161v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337688v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322971v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162596v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217043v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154821v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130012v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104678v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202311v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217052v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202302v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226147v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231035v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205811v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136322v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104862v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091752v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104863v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087855v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091879v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090656v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988455v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867997v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920456v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Autexier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867999v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871136v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802488v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Moreau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099551v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802487v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802610v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802490v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemonnier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802706v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Richard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Chaboche" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nizinski" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130263v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802697v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802699v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802489v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108501v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rialland-Juin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802601v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144464v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802671v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802705v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan Brinkhof" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144432v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802667v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802704v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeuf Spits" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802492v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802616v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802673v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Carreau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144475v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802688v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099554v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802692v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837542v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837545v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006324v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099552v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006323v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006328v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006329v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006325v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099559v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006282v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Yengue" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114759v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006331v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301695v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722398v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899954v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364863v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162598v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165321v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483362v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Valet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123486v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levorato" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083056v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090657v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Limam" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morabito" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02518491v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zaninetti" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubertin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakoto" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144481v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961638v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762231v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762232v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762235v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658309v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477076v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477082v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666956v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090659v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210751v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099538v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutour Alain" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006327v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006330v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536933v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jame" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailler" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517274v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498995v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapenoire" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ch&#233;ron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448682v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071419v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boutet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210904v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547659v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1gRRVU7YRxNOW48vM9hKtYO9HN3U4htxYpg-v-yV3uvA/edit?usp=sharing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1wnneO0Vv-uE_TbN6cj89bcP6iJ05-M5_-RU-AxVAxv0/edit?usp=sharing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426931v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Cousin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787566v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bianquis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562656v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jame" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapenoire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ch&#233;ron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-026-03318-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376746v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Tolotra Razafimbelo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guinard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.120009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04744072v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noizat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paulhac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112712" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109829" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938079v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bech" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Royer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108342" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092769ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Keita" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Royoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dv.093.0219" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197006v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tanguay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8563" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mpi&#233; Simba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Okanga-Guay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176789" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180009v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mpie Simba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890510v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Doudoua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koye Djondang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892017v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Augis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Hien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Boureau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.148.0129" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.22074" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70812" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kamdem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nkenn&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Pl&#233;a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293942v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Matthias Wantzen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernardo Mascarenhas Alves" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidia Badiane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raita Bala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Blettler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11184975" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903210v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70809" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408172v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799599v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5619" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878308v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thierry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781821v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf Remou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26171/carnets-oi_0108" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756898v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075415v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.7133" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21857" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Robert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/eer.2017.050606" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575976v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.07.076" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592397v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570312v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698526v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114202v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chaballier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440060v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Cochonneau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7572" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326061v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Marius" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6256/2015.08.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053809v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09144-0_28" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988456v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868002v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Niclot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820618v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802484v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oillic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;nin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747973v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rialland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835020v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Huguet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802486v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006486v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006318v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Callot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006487v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006321v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006322v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385809v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Sfeir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Petit-Berghem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/le-paysage-en-projet/79737?srsltid=AfmBOooQU2mZ_sHyIB_N7JpVwoU5JHhc7ly1rhnCkkqqoQS6sH6zARJY" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129951v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/espaces-vecus/34-la-nature-en-ville-quels-services-tome-1-9782911320859.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502405v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/index.php?id_product=41&amp;amp;controller=product" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449478v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094769v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698242v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Charr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3788-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152948v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mpi&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152987v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145181v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961635v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Issa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014369v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014376v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723311v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_cultures_du_vin_jean_claude_taddei_jean_rene_morice_rene_siret_jean_michel_monnier-9782343196275-73030.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425959v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Polombo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656041v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveautes-editeurs.bnf.fr/annonces.html?id_declaration=10000000773125&amp;amp;titre_livre=Jardins_de_demain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316283v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-faire_nature_en_ville_jean_paul_carriere_francesca_di_pietro_abdelillah_hamdouch_amelie_robert_jose_serrano-9782343233260-70305.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331696v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9782807617742/html/ch22.xhtml" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502409v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lamare" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502407v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502406v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938660v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106089v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811919v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345517v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infota.org/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420822v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461353v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgis Sapijanskas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Podesta" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blanchart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1332/9782759223947/les-sols" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220137v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063810v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914162v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Pietro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241292v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Zs&#173;&#243;fia Turczi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838324v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909570v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieu Andrieu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435762v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albin-michel.fr" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747979v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=6049" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747980v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747982v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094601v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servain-Courant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144140v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802606v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802538v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802633v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802631v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791610v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ropert Dupont" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523973v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514945v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Farah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherin Assaf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301797v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ropert Dupont" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rondet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511721v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Faraj" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301915v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511718v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301864v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511727v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Josu&#233; Djah" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459565v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725584v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966681v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762228v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762226v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396813v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475941v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#233;tou Diouf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762230v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoumbe Achim" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277699v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725582v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055035v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092216v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158196v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158194v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306682v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135013v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085628v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106098v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816906v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874938v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821684v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918125v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899962v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906705v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poyat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941487v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933960v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873125v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857001v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857000v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162844v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820536v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875013v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735360v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tardieux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816916v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906700v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557230v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681984v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523912v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523919v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681985v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681959v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a de Michiel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483366v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615943v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609751v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546703v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535723v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augis Fanny" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681988v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333680v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283568v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292827v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322973v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402568v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292829v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forestier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332538v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481791v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794777v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977637v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382161v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370632v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292826v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322971v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337688v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162596v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217043v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130012v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104678v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202311v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154821v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217052v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202302v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226147v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231035v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205811v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136322v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091879v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104863v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087855v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104862v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091752v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090656v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988455v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867997v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920456v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Autexier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867999v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871136v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802488v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Moreau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099551v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802487v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802610v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802490v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemonnier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802706v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Richard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Chaboche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nizinski" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130263v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802697v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802699v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802489v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108501v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rialland-Juin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802601v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144464v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802671v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802705v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan Brinkhof" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802704v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeuf Spits" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802667v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144432v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802492v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802616v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802673v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Carreau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144475v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099554v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802688v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802692v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837542v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837545v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099552v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006324v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006323v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006328v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006329v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006325v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099559v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006282v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Yengue" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114759v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006331v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301695v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722398v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899954v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364863v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162598v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165321v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483362v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Valet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123486v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levorato" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090657v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Limam" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morabito" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083056v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02518491v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zaninetti" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubertin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakoto" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144481v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961638v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762232v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762231v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762235v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658309v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477076v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477082v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666956v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090659v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210751v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099538v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutour Alain" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006327v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006330v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517274v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536933v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailler" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498995v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448682v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071419v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boutet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210904v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547659v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>