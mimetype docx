--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -932,511 +932,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A combination of methods for mapping heat and cool areas in past and current urban landscapes of Poitiers (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Jame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Noizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167, pp.112712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Are human-induced changes good or bad to dynamic landscape connectivity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ny Tolotra Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 352, pp.120009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.120009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Axel Jame</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping past land cover on Poitiers in 1993 at very high resolution using GEOBIA approach and open data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Noizat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elie Morin</w:t>
+                <w:t xml:space="preserve">Ny Tolotra Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Paulhac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvonnick Guinard</w:t>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112712⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.109829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme de nature en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Hors-série, pp.5-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125938v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-04322487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban agriculture and its biodiversity: What is it and what lives in it?</w:t>
               </w:r>
@@ -1715,360 +1715,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The wine terroir : landscape and quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilien Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EdA, Esempi di Architettura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des mutations spatiales d’origines anthropiques et leurs impacts autour des aires protégées de la périphérie nord de Libreville (Gabon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mpié Simba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Okanga-Guay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.61-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-19176789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle des collectivités locales dans la gouvernance alimentaire : le cas du projet alimentaire territorial de Tours-Métropole-Val-de-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tanguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 375, pp.41-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/economierurale.8563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des mutations spatiales d’origines anthropiques et leurs impacts autour des aires protégées de la périphérie nord de Libreville (Gabon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mpie Simba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...211 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Okanga-Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2100,316 +2100,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’agriculture urbaine à Ouagadougou (Burkina Faso), tiraillée entre le désir des citadins et l’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Augis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risco: Revista de Pesquisa em Arquitetura e Urbanismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nature and City, 18 (2 (2020)), pp.80-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le maraîchage : technique de production et difficultés rencontrées par les producteurs de Moundou au Tchad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Doudoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koye Djondang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Espace, Territoires, Sociétés et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Système alimentaire urbain et santé en Afrique, Vol 3 (N° 5), En ligne (https://www.retssa-ci.com/index.php?page=detail&amp;k=97)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonisations et végétation en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africana studia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, O Vegetal Colonial, 32, pp.11-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892017v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-02936032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Espèces Exotiques Envahissantes : les mal-aimées</w:t>
               </w:r>
@@ -2480,3070 +2480,3070 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’agriculture dans la ville Africaine. Un avenir incertain ? Exemple de la vallée de l’Ekozoa à Yaoundé (Cameroun)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Volume 13, pp.105-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi le « terroir » viticole est à la fois invisible et omniprésent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilien Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Planification spatiale et agriculture urbaine. L’exemple de l’agglomération tourangelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tanguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Hors-série 31, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.22074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du château à la forêt : la place de la nature à Chambord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 71 (4-5 (Habitats forestiers et forêts Habitées)), pp.357-370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/70812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature ressource : Nouveaux regards sur l'Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kamdem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mpie Simba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nkenné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Pléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geovision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Hors-Série, 1, pp.393-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Stream and Wetland Restoration in the Global South—A DPSIR Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Matthias Wantzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bernardo Mascarenhas Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidia Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raita Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín Blettler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (18), pp.4975. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su11184975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitats forestiers et forêts habitées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seraphine Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 71 (4), pp.329-332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/70809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agriculture ouagalaise (Burkina Faso) comme modèle de contribution au métabolisme urbain : avantages et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Augis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hors-série 31, https://journals.openedition.org/vertigo/21857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.21857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02044292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysage viticole et Patrimoine dans le Val de Loire (France). Exemple des AOC Vouvray et Bourgueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Patrimoine et valorisation des territoires de la vigne et du vin, 8, https://preo.u-bourgogne.fr/territoiresduvin/index.php?id=1370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citadins, un désir de nature « sous contrôle », « fleurie et propre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 | 2018, http://journals.openedition.org/metropoles/5619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/metropoles.5619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux paysages urbains à Mayotte : L’exemple de la rénovation urbaine de M’Gombani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charaf Remou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Espaces insulaires de l'océan indien. Les mutations contemporaines, 1, pp.132-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26171/carnets-oi_0108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigne et Ville : le paradoxe de l’urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, n° 169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...104 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vignoble périurbain : entre préoccupations locales et contexte global. Exemple de Vouvray (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Patrimoine, vignoble, continuité écologique, transition énergétique, anthropologie des catastrophes, 249, pp.21-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.7133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Allotment Gardens Become Urban Green Spaces Like Others, Providing Cultural Ecosystem Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment and Ecology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (6), pp.453-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13189/eer.2017.050606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radioscopie des territoires en Afrique à travers l'arbre (Cameroun et Burkina Faso)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Arbres et paysages Dossier thématique (16), pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vignes et vignerons de demain… Sous influence urbaine Quelles conséquences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is it possible to generalize and map cultural ecosystem (dis)services? Reflections based on the study of green spaces in France and sylvosystems in Viêt Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Problems of Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Ecosystem services – Landscape ecology integrative role (part two), XLV, pp.41-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01797901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What ideal green spaces for the city of tomorrow, providing ecosystem services?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 198, pp.116-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.07.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the special issue ‘Urban green spaces: insights into cultural ecosystem services’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les espaces verts urbains : éclairages sur les services écosystémiques culturels, Volume 11 | 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au dossier « Les espaces verts urbains : éclairages sur les services écosystémiques culturels »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les espaces verts urbains : éclairages sur les services écosystémiques culturels Volume 11 | 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques de l’espace rural à Mayotte. L’exemple de Kani-Kéli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charaf Remou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Taarifa, Revue des Archives départementales de Mayotte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Numéro 6, Décembre 2017, pp 55-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Paysage, outil de résistance face à l'urbanisation Quelques enseignements dans les vignobles de Vouvray et de Montlouis sur Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Chaballier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le végétal dans le système agraire de Barani (Burkina Faso)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Cochonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 271 | 2015, pp.423-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.7572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remote Sensing and Landscapes in Sahelian Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Marius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (8), pp.655-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17265/2161-6256/2015.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement diversifié des espaces naturels urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue foncière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Novembre - Décembre 2015, pp 13-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remote-Sensing and Landscapes, Limits of Smaller Scale Generalization and Reproducible Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Computational Science and Its Applications - ICCSA 2014 14th International Conference, Guimarães, Portugal, June 30 - July 3, 204, Proceedings, Part I, 8579, pp.408-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09144-0_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A method to map the land use in Africa by using satellite images Application to Sampieri village (Burkina Faso)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Signal Processing and Imaging Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (1), pp.41-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinyard and Landscape in the Loire Valley (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural Science and Technology, ISSN 1939-1250</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, A 3 (2013), pp.226-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse spatio-temporelle de l'occupation du sol dans la vallée de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Niclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomatique Expert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 94 (Septembre-Octobre 2013), pp.50-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For the development of agroecology at Barani (Burkina Faso)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Cochonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural Science and Technology B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Volume 3, August 2013 (Serial Number 28) (Number 8), pp.545 - 550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jardin individuel au cœur des enjeux fonciers et écologiques dans une métropole régionale : le cas de Tours en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Oillic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Génin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Hors-série 31, https://journals.openedition.org/vertigo/21857. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.21857⟩</w:t>
+              <w:t xml:space="preserve">, 2012, Volume 12 (Numéro 2), http://vertigo.revues.org/13023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.13023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La densification des zones inondables périurbaines, entre opportunité de développement et déni du risque. Le cas de la commune de La Riche dans l'agglomération de Tours (Indre-et-Loire, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Arbres et paysages Dossier thématique (16), pp.24</w:t>
+              <w:t xml:space="preserve">Revue du Nord. Histoire &amp; Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Hors série, Collection Histoire (26), p.359-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...380 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le végétal comme outil de recomposition du quartier des Fontaines à Tours (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Les espaces verts urbains : éclairages sur les services écosystémiques culturels, Volume 11 | 2017</w:t>
+              <w:t xml:space="preserve">, 2007, 1 2007, p.b9 - b23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...1200 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
@@ -5559,51 +5559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Verdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, volume 15 (Hors série spécial Fête de la Science), pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5704,385 +5704,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Utilisation de la photographie aérienne et de l'imagerie satellitaire pour la cartographie de l'évolution du couvert ligneux dans le Nord-Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 38 (2000/12), pp.30-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes du déboisement et du reboisement dans le nord du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, n°624, pp.27-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arbre et la ville dans la région de Maroua (Extrême-Nord Cameroun)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Callot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 13 (3), pp.155-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Utilisation de la photographie aérienne et de l'imagerie satellitaire pour la cartographie de l'évolution du couvert ligneux dans le Nord-Cameroun</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution du couvert ligneux dans l'Extrême Nord-Cameroun. Utilisation de la photographie aérienne et de l'imagerie satellitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 38 (2000/12), pp.30-39</w:t>
+              <w:t xml:space="preserve">Intergéo-Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4/2000, pp.91-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie du couvert ligneux par télédétection : exemple de la région de Maroua au Nord-Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 162 (2001-2), pp.4-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006321v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00006322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6289,51 +6289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en ville : quels services ? Évaluation, méthode et prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Atlantique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 329 p., 2022, Espaces vécus 2021 ; 3, 978-2-911320-85-9</w:t>
             </w:r>
           </w:p>
@@ -6360,64 +6360,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en ville : quels services ? - Tome 2 : Évaluation, méthode et prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlantique, 2, 334 p., 2022, 978-2-911320-85-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6435,64 +6435,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en ville : quels services ? - Tome 1 : L’espace vert, le citadin et le gestionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlantique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 260 p., 2021, 978-2-911320-79-8</w:t>
             </w:r>
           </w:p>
@@ -6519,51 +6519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terroir viticole : espace et figures de qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilien Stengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6661,51 +6661,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6803,1579 +6803,1691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agriculture périurbaine à Libreville (Gabon) : Cheval de Troie de l'expansion urbaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le concept Center Parcs ou la nature comme décor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Mpié</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estelle Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nature du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Espaces, p. 32-39, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultiver à Ouagadougou. Quand la ville devient propice à l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Augis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures urbaines en Afrique subsaharienne francophone et à Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaire du Midi, pp.159-175, 2023, 978-2-8107-1247-2</w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Midi, p. 181-195, 2023, 978-2-8107-1247-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maraîchage, option résiliente des producteurs agricoles périurbains de N'Djaména face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koye Djondang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Doudoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Midi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures urbaines en Afrique subsaharienne francophone et à Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Midi, 2023, 978-2-8107-1247-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agriculture périurbaine à Libreville (Gabon) : Cheval de Troie de l'expansion urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mpié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Okanga-Guay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures urbaines en Afrique subsaharienne francophone et à Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Midi, p. 181-195, 2023, 978-2-8107-1247-2</w:t>
+              <w:t xml:space="preserve">, Presses Universitaire du Midi, pp.159-175, 2023, 978-2-8107-1247-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture et ville africaine : un divorce annoncé ? Exemples de Yaoundé (Cameroun) et de Ouagadougou (Burkina Faso)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Augis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Robert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edmond Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nature du tourisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Espaces, p. 32-39, 2023</w:t>
+              <w:t xml:space="preserve">Jardins de Demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Valenciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 137-156, 2022, 978-2-36424-088-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale : Les évaluations en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature en ville : quels services ? - Tome 2 : Evaluation, méthode et prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlantique, p. 13-19, 2022, 978-2-911320-85-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale : Des préconisations pour l’avenir, en matière d’évaluations et de ville-nature pourvoyeuse de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature en ville : quels services ? - Tome 2 : évaluation, méthode et prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlantique, p. 281-287, 2022, 978-2-911320-85-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation et patrimonialisation du paysage viticole dans le Val de Loire. Deux destins contrastés, Bourgueil et Vouvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cultures du vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 247-265, 2022, 978-2-343-19627-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces verts urbains : intérêt des données socio-économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Polombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Atlantiques, Poitiers, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nature en ville : quels services - TOME 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2022, Les services de la nature en ville, 978-2-911320-85-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03425959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les services écosystémiques des friches urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Louis Yengué, Amélie Robert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardins de Demain</w:t>
+              <w:t xml:space="preserve">La nature en ville : quels services ?. Tome 2, Évaluation, méthode et prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlantique Éditions de l'Actualité scientifique Nouvelle-Aquitaine, 2022, Espaces vécus, 978-2-911320-85-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale : Services et disservices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nature en ville : quels services ? Tome 1 : L’espace vert, le citadin et le gestionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 137-156, 2022, 978-2-36424-088-9</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 13-21, 2021, 978-2-911320-79-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion générale : Changements de paradigmes, changements de perceptions autour de la nature en ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nature en ville : quels services ? Tome 1 : L’espace vert, le citadin et le gestionnaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 229-234, 2021, 978-2-911320-79-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en ville, des services… et des disservices. Le point de vue d’usagers et de gestionnaires d’espaces verts urbains français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-P. Carrière, F. Di Pietro, A. Hamdouch, A. Robert et J. Serrano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire nature en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 107-124, 2021, Collection : Questions contemporaines - Questions urbaines, 978-2-343-23326-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avènement des services écosystémiques et ses conséquences sur la gestion des espaces verts urbains en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Helga-Jane Scarwell et Philippe Deboudt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux paradigmes du projet ? Transition, adaptation, résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 239-260, 2021, 978-2-8076-1774-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services écosystémiques dans l’action publique : entre contexte favorable et obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Lamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature en ville : quels services ? Tome 1 : L’espace vert, le citadin et le gestionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlantique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 163-186, 2021, 978-2-911320-79-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...189 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-écosystèmes des territoires urbains et artificialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecobiose. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport d'évaluation sur le rôle de la biodiversité dans les socio-écosystèmes de Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bidonvilisation à Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charaf Remou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8394,1228 +8506,1310 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires François Rabelais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, Images et Conflits. L'expression de la crise dans les sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, 978-2-86906-701-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature des villes, un intérêt social et écologique à questionner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Valenciennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature des villes, nature des champs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.325-353, 2018, 978-2-36424-055-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01811919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sols et urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bispo Antonio; Guellier Camille; Martin Elsa; Sapijanskas Jurgis; Soubelet Hélène; Chenu Claire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sols. Intégrer leur multifonctionnalité pour une gestion durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-70, 2016, 978-2-7592-2392-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of nature by tourists: a method using the social networks. Case study of Center Parcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Issa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dr. Lia Bassa, Dr. Ferenc Kiss. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of TCL2016 Conference: Tourism And Cultural Landscapes:Towards A Sustainable Approach, 12-16 June, 2016 Budapest (Hungary)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foundation for Information Society (INFOTA)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 492-502, 2016, 978-615-80061-4-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des sols et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgis Sapijanskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Podesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonio Bispo; Camille Guellier; Edith Martin; Jurgis Sapijanskas; Hélène Soubelet; Claire Chenu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols : intégrer leur multifonctionnalité pour une gestion durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.151-198, 2016, Savoir faire, 978-2-7592-2392-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrique des paysages et spiritualité. Le cas du Nord Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P U De Paris-Sorbonne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sacre de la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P U De Paris-Sorbonne, pp.400, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature consommée. Visions d'ici, visions d'ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures, miroirs de hommes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions L'Harmattan, 333 p., 2014, Géographie et Cultures, ISBN-10: 2343033676 ; ISBN-13: 978-2343033679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse multicritères de la diversité des espaces verts, approche méthodologique et décryptage fonctionnel : le cas du schéma de cohérence territoriale de Tours (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrieu Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CTHS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature et composition urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, pp.125, 2013, Actes des congrès nationaux des sociétés historiques et scientifiques (édition électronique), 1773-0899</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages et fonctions d'une vallée péri-urbaine, le cas de la vallée de la Choisille (Indre et Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MSH Clermont-Ferrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au fil de l'eau. Ressources, risques et gestion du Néolithique à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.443-457,, 2013, 978-2-84516-555-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La couverture végétale en Touraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas Archéologique de Touraine,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publication électronique, sous la direction d'Elisabeth Zadora-Rio, http://a2t.univ-tours.fr/notice.php?id=172, 2013, ISSN 1760-5709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et vulnérabilité du bâti en zone inondable dans des communes péri urbaines de Loire moyenne, La Riche (37), Saint-Pryvé-Saint-Mesmin et Olivet (45)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Zs­ófia Turczi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marc Zaninetti (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés face aux risques naturels. Articles issus du Colloque Sociétés et catastrophes naturelles [30 septembre et 1er octobre 2010, Orléans]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-85, 2013, 978-2-913454-58-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...41 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les forêts du Val de Loire : Maillon dans la construction d'un paysage emblématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au fil de l'eau. Ressources, risques et gestion du Néolithique à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.443-457,, 2013, 978-2-84516-555-7</w:t>
+              <w:t xml:space="preserve">Forêt et Paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, p.131-140, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...146 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie agricole de la Région Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEHCA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Région Centre : Produits du terroir et recettes traditionnelles </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L'inventaire du patrimoine culinaire de la France, 978-2-226-23086-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque d'inondation, moteur de nouveaux paysages urbains ? Le cas des villes de Loire moyenne (Orléans, Tours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...83 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9624,192 +9818,218 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les paysages de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CTHS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35-50, 2012, Actes des congrès nationaux des sociétés historiques et scientifiques (édition électronique), 1773-0899</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747979v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité du bâti en zone inondable dans deux communes péri urbaines, La Riche (37) et Saint-Pryvé-Saint-Mesmin (45)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747979v2</w:t>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
+                <w:t xml:space="preserve">Vanda Zs­ófia Turczi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt et Paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, p.131-140, 2012</w:t>
+              <w:t xml:space="preserve">actes du Colloque « Sociétés et Catastrophes Naturelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de protection patrimoniale et valorisation touristique des paysages culturels, trois démarches significatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9837,100 +10057,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme et Territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Institut de recherche du Val de Saône-Mâconnais, p.71-78, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de protection patrimoniale et valorisation touristique des paysages culturels, trois démarches significatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Verdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9945,431 +10165,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme et Territoire, sous la dir. de Annie Bleton-Ruget, Nicole Commerçon, Isabelle Lefort, Ed. Institut de recherche du Val de Saône-Mâconnais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIS : is it an adapted tool for the landscape dynamics's studies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Languages and visions of landscape and territory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UAM Ediciones, pp 509-521, 2010, ISBN 978-84-8344-174-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources patrimoniales et dispositifs touristiques innovants. Le cas de la France et du Portugal à travers deux communes rurales appartenant à des Paysages Culturels UNESCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Verdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine, Héritages et développement rurale en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, Pp 107- 113, 2010, ISBN 978-26296-12652-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelques enjeux forestiers en Touraine : nature, paysage, patrimoine et territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Galochet Marc et Glon E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des milieux aux territoires forestiers : Mélanges en l'honneur de JJ Dubois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Artois Presses Université, Pp 183 - 198 sur 403, 2010, Coll. Géographie, 978-2-84832-122-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par l'arbre, une réarticulation du rural et de l'urbain (Nord du Cameroun)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10385,124 +10497,124 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruralités nords-suds : inégalités, conflits, innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp 229-240, 2008, 978-2-296-06622-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arbre des villes, l'arbre des champs. Les processus de construction de paysages au nord du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Odile Marcel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, modes d'emploi pour une histoire des cultures de l'aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Champ Vallon, pp. 43-59, 2006, ISBN 2.87673.441.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10512,2178 +10624,2178 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spontaneous vegetation and management in urban agriculture spaces: a case study on orchards and pastures in Poitiers, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de la Société Française d’Écologie et Évolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’airial landais, une utopie réinventée à l’aune du « vivant »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Ropert Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Espace(s) utopique(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FoReLLIS (Formes et représentations en linguistique, littérature et dans les arts de l’image et de la scène); CECOJI (Centre d'études et de coopération Juridique interdisciplinaire); RURALITES (Rural, urbain, acteurs, liens, territoires, environnement, sociétés), Nov 2024, Poitiers (MSHS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Hélène Royer</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits violents, déplacements de populations et sécurisation du foncier rural au Cameroun et en Côte d’Ivoire : enjeux théoriques, défis méthodologiques et perspectives d’application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kamdem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nkenné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Josué Djah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de la Société Française d’Écologie et Évolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">CLPA-2023 Conference on Land Policy in Africa « Promoting Sustainable Land Governance in Africa for Accelerating Implementation of the AfCFTA »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, African Union Commission (AUC); African Development Bank (AfDB); United Nations Economic Commission for Africa (UNECA), Nov 2023, Addis-Abeba, Éthiopie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05511727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airial landais et « géographie du flou » : l'émotion comme relation au et connaissance du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Ropert Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expériences sensibles, fabrique et critique des territoires en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Architectures, Ambiances, Urbanités, Nov 2023, Paris INALCO, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires et économies acadiennes et autochtones au Nouveau-Brunswick (Animation d'une table ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un avenir en partage. Perspectives croisées et convergences possibles entre les peuples acadiens, québécois et autochtones.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d’études canadiennes et Institut d’études acadiennes et québécoises, Jun 2023, Poitiers (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation en rupture. Le cas du Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Sfeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihad Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherin Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kamdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crises alimentaires : défis, innovations et changements durables [14e colloque de l'Institut Européen d’Histoire et des Cultures de l’Alimentation]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Européen d’Histoire et des Cultures de l’Alimentation (IEHCA), Dec 2023, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05511718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airial landais et « géographie du flou » : l’émotion comme relation au et connaissance du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ropert Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expériences sensibles fabrique et critique des territoires en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 1563 Ambiances, Architectures, Urbanités, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Civil Society in Developing Alternative Food Networks: Case of Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherin Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihad Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kamdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Royoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture &amp; Food 2023, 11th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Scientific Events, Aug 2023, Burgas, Bulgaria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05511721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food in time of crises. The case of Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Sfeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihad Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherin Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kamdem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises alimentaires : défis, innovations et changements durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Européen d’Histoire et des Cultures de l’Alimentation, Dec 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...413 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en ville. Services et disservices écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctorales ASRDLF 2023 - La Nature au défi de la Ville : Enjeux de bien-être et de cohésion sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Jan 2023, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table ronde « regards croisés professionnels et scientifiques sur le végétal en ville des pays du nord et du sud »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLPA-2023 Conference on Land Policy in Africa « Promoting Sustainable Land Governance in Africa for Accelerating Implementation of the AfCFTA »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, African Union Commission (AUC); African Development Bank (AfDB); United Nations Economic Commission for Africa (UNECA), Nov 2023, Addis-Abeba, Éthiopie</w:t>
+              <w:t xml:space="preserve">Le végétal dans les villes coloniales. Enjeux patrimoniaux et de qualité de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mustapha El Hannani; Nuscia Taibi, Nov 2022, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vigne de demain sera-t-elle support du tourisme durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées Scientifiques du Tourisme Durable « La digitalisation au service du management du tourisme durable » organisées par l'Association Internationale du Management du Tourisme Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Papeete, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture urbaine, entre nature, gestion et biodiversité. Exemple des vergers et des pâturages dans le Grand Poitiers, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI Paris 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métabolisme de l’agriculture urbaine en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Okanga-Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Doudoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mpié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI Paris 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation des ressources naturelles et vulnérabilitédes écosystèmes africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Enjeux et défis contemporains du développement en Afrique : approches historiques, anthropologiques, politiques, culturelles et environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03396813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision vine-growing for the sustaining of heritage landscapes: what do local residents think?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariétou Diouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European symposium - Cultural landscapes of the vineyard: identities, challenges and opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions agricoles et impacts environnementaux en milieu urbain : cas du maraîchage dans la ville de N’Djamena au Tchad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Doudoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koye Djondang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djoumbe Achim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Commission Développement et Tropicalités du CNFG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition agricole et impacts environnementaux en milieu urbain : cas du maraichage dans la ville de Moundou au Tchad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Doudoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koye Djondang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">88e Congrès ACFAS - Les changements climatiques et l’insécurité alimentaire : défis des pays développés et de ceux en voie de développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sherbrooke et Université de Bishop, May 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville intelligente et territoire : comment raisonner spatialement la ville intelligente ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville à l’heure du défi numérique. Elle est smart, ma city ! Colloque organisé par le Master 2 Droit de l’urbanisme et de la construction, sous la direction scientifique d’Isabelle SAVARIT-BOURGEOIS.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Paysage en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysages : tous responsables ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAUE de la Vienne (France), Jun 2019, Châtellerault, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature ressource : Nouveaux regards sur l’Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kamdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mpié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nkenné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Pléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamique des milieux anthropisés et gouvernance spatiale en Afrique subsaharienne depuis les indépendances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Alassane Ouatara de Bouaké, Jun 2019, Bouaké, Côte d’Ivoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur les espaces verts urbains. Entre services et disservices des plantes en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences La plante et le Territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociétés africaines, Sociétés végétales. Questionnements et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Le végétal colonial et les changements environnementaux dans l'Afrique coloniale française et portugaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro de Estudos Africanos Universidade do Porto (CEAUP), Apr 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...193 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et gestion des espaces verts : Perception des acteurs publics dans le Val de Loire (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12699,1195 +12811,1346 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international francophone en Ukraine "Langues, Sciences et Pratiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Odessa, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carte des vins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le printemps des cartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montmorillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les animaux du château. Le tourisme de nature à Chambord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystems, living forests. How do usages, management options and social practices interact with wildlife in the forest?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Château de Chambord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02085628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sites fragiles et Tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management du tourisme durable et commercialisation des produits touristiques : une opportunité pour la protection du littoral et des aires marines ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10iémes Journées Scientifiques du Tourisme Durable, Apr 2019, Salvador de Bahia, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature en milieu urbain. entre services et désservices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Scientifique Ecolo’Tech 2018. Innovations Technologiques et Méthodologiques en Ecologie,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature en ville, des services... et des disservices. Le point de vue d'usagers et de gestionnaires d'espaces verts urbains français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Nature et ville : regards croisés franco-lusophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01816916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature en ville. Services et disservices écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salon de l'écologie de Montellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wild ungulates as dynamic actors of contemporaneous social-ecological systems - a case study in Chambord World Heritage Site, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baltzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seraphine Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Garden Route Interface Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01899962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sols des espaces verts urbains : entre représentations et actions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Poyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sols convoités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre en compte les paysages et leurs dynamiques anthropiques pour imaginer les forêts de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Petit-Berghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mutations forestières dans le cadre des changements globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau thématique de recherche MiDi (Milieux &amp; Diversité), Nov 2018, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01941487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agriculture urbaine en Afrique, entre représentations des citadins et action publique : y a-t-il congruence entre nature vécue et nature agie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Augis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Nature et ville : regards croisés franco-lusophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, UMR CITERES, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01816906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la Nature devient le support d’un tourisme sur mesure : le cas du Domaine National de Chambord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ré-invention des territoires touristiques : entre attentes des consommateurs, adaptation de l’offre et nouvelles formes de résidentialités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Sep 2018, Sion, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relocalisation de la production alimentaire : un jeu d’acteurs complexe ? L’exemple de l’agglomération tourangelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tanguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER. Politiques agricoles et alimentaires : trajectoires et réformes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La nature en ville. Services et disservices écosystémiques</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les services écosystémiques des forêts sèches et humides africaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...396 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Pléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mpié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Mutations forestières dans le cadre des changements globaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre les riverains et la vigne, les pistes pour un mariage réussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La protection de la partie aérienne de la vigne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Syndicat des vins de Chinon, Sep 2018, Chinon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver la diversité pour récolter la croissance Le tourisme de Nature au château de Chambord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGU Regional Conference – CAG Annual Meeting – NCGE Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Québec Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espèces Exotiques Envahissantes et construction de l'exclusion. Le cas de la Jussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13903,2973 +14166,3068 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGU Regional Conference – CAG Annual Meeting – NCGE Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Québec Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du tourisme de nature au tourisme créatif : Quelques éléments de réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">«9iémes Journées Scientifiques du Tourisme Durable» La créativité par la diversité: nouveaux horizons pour le Management du tourisme durable et des loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Hayward (San Francisco East Bay Area), Californie,, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations comoriennes et projets d’aménagement à Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charaf Remou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotones 3. Océan Indien : écotones, zones de contact et tiers-espaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, St Denis La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of nature tourism in the Loire valley: transforming the landscapes, promoting the local development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permanent European Conference for the Study of the Rural Landscape (PECSRL) 2018: European Landscapes for Quality of life?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, « Territoires » (Agro Paris Tech, Clermont Auvergne University, INRA, IRSTEA, VetAgro Sup), Sep 2018, Clermont-Ferrand et Mende, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01875013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages de vallées et viticulture, regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tardieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eau(x) et Paysage(s) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban agrosystems in Ouagadougou (Burkina Faso): are there only (positive) ecosystem services?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Augis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Robert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edmond Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Nature et ville : regards croisés franco-lusophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">Ecosystem Services Partnership World Conference 9: Ecosystem services for Eco-civilization. Restoring connections between people &amp; landscapes through nature-based solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecosystem Services Partnership, Dec 2017, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying cultural ecosystem services provided by French urban green spaces, the lessons learned from an interdisciplinary research program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Scientifique Ecolo’Tech 2018. Innovations Technologiques et Méthodologiques en Ecologie,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Ecosystem Services Partnership World Conference 9: Ecosystem services for Eco-civilization. Restoring connections between people &amp; landscapes through nature-based solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecosystem Services Partnership, Dec 2017, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et ville africaine : Un divorce annoncé ? Exemples de Yaoundé (Cameroun) et de Ouagadougou (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Augis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Robert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international 2017 "Jardins de demain"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pléiade, LAVUE, Ladyss, Jul 2017, Villetaneuse - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural ecosystem services and nature tourism. Case study in some rural areas in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem Services Partnership World Conference 9: Ecosystem services for Eco-civilization. Restoring connections between people &amp; landscapes through nature-based solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecosystem Services Partnership Dec 2017, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01681984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategy around oenotourism in France: associate cultural services with an agricultural production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourism Destination Development Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hoa Sen University, May 2017, Hô Chi Minh City, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les vignobles deviennent des lieux de promenade…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85e Congrès de l’Acfas (Association francophone pour le savoir), Session « La promenade au XXIème siècle dans les domaines : du loisir, de la création et de la pédagogie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association francophone pour le savoir, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wine tourism in Loire valley (France) : the rise of a new form of tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...167 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa de Michiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Research Summit for Tourism and Hospitality: Innovation, Partnerships and Sharing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCF Rosen college of Hospitality Management, Dec 2017, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01681959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages de la spiritualité au nord du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sacré : Fabrique des paysages. Musée du quai Branly Jacques Chirac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de la table ronde &amp;quot;Partager sur le paysage en région Nouvelle Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre régionale Paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des paysages (forestiers) au Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation de haut niveau "Paysage" organisée par l’Observatoire des Sciences de l'Univers de Rennes (OSUR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is agriculture the future of urban and periurban spaces?Te case of the city region of Tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tanguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures urbaines durables </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’agriculture dans le métabolisme urbain de Ouagadougou (Burkina Faso) : un modèle face à ses limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augis Fanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures urbaines durables : Vecteur pour la transition écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, les laboratoires CERTOP (UMR 5044) et LISST (UMR 5193) de l’Université Toulouse - Jean Jaurès, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping cultural ecosystem services (and disservices) from landscapes knowledge. Questioning from urban green spaces in France and sylvosystems in Việt Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services Partnership World Conference 9: Ecosystem services for Eco-civilization. Restoring connections between people &amp; landscapes through nature-based solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecosystem Services Partnership, Dec 2017, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">International conference Ecosystem Services – Landscape Ecology Integrative Role</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Geography and Regional Studies, University of Warsaw and Polish Association of Landscape Ecology, Jun 2016, Lochow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si le vignoble de demain était urbain : services et disservices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée « Esprit Filière » : Quelle viticulture pour demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vinopôle Centre Val de Loire, Apr 2016, Amboise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Homme et le Peuplier noir (Populus nigra L.) à travers les âges : de l’utilisation de cette ressource naturelle par les paysans du fleuve au programme national actuel de conservation des ressources génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantereau Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arbre(s) et Paysage(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of the landscapes by tourists: a method using the social networks. Case study of Center Parcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Issa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Tourism and cultural Landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Foundation for Information Society (INFOTA) and Budapest Metropolitan University of Applied Sciences, Jun 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollution humaine et dépollution biologique : La phytoremédiation : quelle mise en oeuvre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des sites et sols pollués. Bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Nov 2016, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La patrimonialisation du paysage viticole dans le Val de Loire : deux destins contrastés, Bourgueil et Vouvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Territoires du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole supérieure d'agriculture; Ecole supérieure de tourisme et d'hôtellerie de l'université d'Angers, Feb 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’arbre utile à l’arbre du conflit Les paysages végétaux en Afrique (Cameroun et Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbre(s) et Paysage(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services écosystémiques : Apports et pertinence dans les milieux urbains Propos introductif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Services écosystémiques : Apports et pertinence dans les milieux urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...202 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces verts urbains : intérêt des données socio-économiques de l'INSEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Polombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Services écosystémiques : apports et pertinence dans les milieux urbains"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01332538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ESPACES VERTS URBAINS : INTERET DES DONNEES SOCIO-ECONOMIQUES DE L'INSEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Polombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecosystem services: Their contributions and relevance in urban environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01977637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial diversity in urban parks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Transitions Global Summit 2016 : Towards a better urban future in an interconnected age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Homme et le Peuplier noir (Populus nigra L.) à travers les âges: de l’utilisation de cette ressource naturelle par les paysans du fleuve au programme national actuel de conservation des ressources génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale Nature et Paysage 2016 « Arbre(s) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures de la vigne : re-création orientée des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Paysages, mises en scènes paysagères, patrimoines vitivinicoles, valorisations touristiques et développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEDETE, Oct 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature like setting. Cultural ecosystem services and disservices of French urban green spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Ecosystem Services Conference "Helping nature to help us"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecosystem Services Partnership (ESP), OPERAs, OpenNESS, ECOPLAN, University of Antwerp, Sep 2016, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche scientifique et oenotourisme en Région Centre‐Val de Loire : état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oenotourisme et numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Amélie Robert</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vin, ses empreintes sur les paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Esprit Filière » : Quelle viticulture pour demain ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vinopôle Centre Val de Loire, Apr 2016, Amboise, France</w:t>
+              <w:t xml:space="preserve">International Conference on Food History and Food Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature des villes : usagers et gestionnaires, entre perceptions et réalité de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference Ecosystem Services – Landscape Ecology Integrative Role</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculty of Geography and Regional Studies, University of Warsaw and Polish Association of Landscape Ecology, Jun 2016, Lochow, Poland</w:t>
+              <w:t xml:space="preserve">Colloque international Nature des villes, nature des champs. Synergies et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EA CALHISTE, EA Discontinuités, EA TVES et laboratoire Laplec, Sep 2015, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allotment gardens, a place to meet, to walk and to learn. Bergeonnerie case study in Tours (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALTER-Net (European Ecosystem Research Network) conference: Nature and Urban Wellbeing: Nature-Based Solutions to Societal Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALTER-Net and the European Commission under the auspices of the Latvian Presidency, May 2015, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation Environnementale des Sols des espaces verts de l’Agglomération Tourangelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16885,989 +17243,1084 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonctions environnementales et gestion du patrimoine sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces verts urbains : approche par les services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e colloque biennal des Zones Ateliers (Réseau CNRS) - LTER France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zones Ateliers (Réseau CNRS) - LTER France, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vignes et champs à Restigné depuis les années 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire géographique - Vin et gastronomie : Des paysages aux productions de qualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEDETE, Mar 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer les services écosystémiques des espaces verts urbains : Approche méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres du végétal, 8e édition : Compétitivité et efficience des filières du végétal spécialisé - quels leviers d’innovation variétaux, agronomiques, technologiques et organisationnels ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agrocampus Ouest, Jan 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un désir citadin de nature… maîtrisée : quelle place pour les parcs naturels en ville ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international BiodiverCities 2015 : Villes et parcs naturels : construire une nature urbaine ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UPA (Urban Protected Areas) Network et UNPEC (Urban National Parks in Emerging Countries and Cities) program, Sep 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces verts urbains : intérêt des données socio-économiques de l'INSEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Polombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence ESRI 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbicides pendant la guerre du Việt Nam : irréversibilité des dégâts sur l’environnement ? Exemple de la vallée d’A Lưới</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Congrès Asie &amp; Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Asie et Réseau Asie &amp; Pacifique (CNRS), Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage viticole et patrimoine dans le Val de Loire (France). Exemple des AOC Vouvray et Bourgueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine et valorisation des territoires de la vigne et du vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Santorin, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier les services rendus par les espaces verts urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Ecologie urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unité Paysage et Ecologie, Agrocampus Ouest, Nov 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysages de Barani, Sampieri et Bandougou : reconstitution à partir des données de télédétection (images satellitales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Nature des villes, nature des champs. Synergies et controverses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EA CALHISTE, EA Discontinuités, EA TVES et laboratoire Laplec, Sep 2015, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire organisé dans le cadre du programme de recherche BIOSOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme de recherche BIOSOL, May 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Services socio-économiques rendus par les espaces verts urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Polombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Food History and Food Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">Paysage, urbanisme et santé : 5ème congès national Santé - Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSE, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01091752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques du vignoble de Bourgueil depuis les années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée du Projet structurant 3 de la Zone Atelier Loire : Paysages, Patrimoines et risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zone Atelier Loire, Nov 2014, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Services socio-économiques rendus pas les espaces verts urbains : comparaison de 2 parcs urbains aux caractéristiques différentes en Région Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Polombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysage, Urbanisme et Santé. Congrès National Santé Environnement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau français des Villes-Santé de l’Organisation Mondiale de la Santé, Nov 2014, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appui de la télédétection pour la caractérisation des paysages en Afrique. Exemple de Barani (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Marius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17895,591 +18348,319 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference in Integrated Management of Environment ICIME 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...340 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Services Ecosystémiques Culturels rendus par les espaces verts urbains: apport à l'étude des représentations du bien-être par les usagers et les gestionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international pluridisciplinaire Bien-être en Ville, regards croisés nature-santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing and land use in Africa Case of Sampieri (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSIP 2014 International Conference on Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Hammamet, Tunisia. pp.ISBN : 978-9938-9511-8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les services écosystémiques et la gestion du territoire : l'apport de la Géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th International Congress of History of Science, Technology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Paysage, outil de résistance face à l'urbanisation : quelques enseignements dans les vignobles de Vouvray et de Montlouis sur Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18495,155 +18676,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Paysage(s) et Patrimoine(s) : connaissance, reconnaissance, protection, gestion et valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Blois, France. pp.numérique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trajectoire paysagère du vignoble de Vouvray : entre protections et évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Autexier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentation, cuisine et identité(s) en région Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatio-temporelle de l'occupation du sol dans la vallée de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18659,1131 +18840,1062 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale ESRI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Versailles, France. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golf et Paysage : approche méthodologique - Exemple de la région Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Genin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Rennes, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le végétal dans la ville tropicale : le cas de Maroua et de Yaoundé au Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17 eme exposition Florale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mil, l'arbre et le paysage en Afrique sèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de Ouagadougou : Langue, environnement et culture : les enjeux de la recherche pluridisciplinaire pour un développement durable des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Ouagadougou, Burkina Faso</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demande sociale et management de la ressource en eau des golfs du Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Chaboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nizinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2011, Rennes, France. pp.281-282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode pour l'analyse spatiale d'infrastructures sportives à fort impact paysager. Exemple des golfs en région centre (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence francophone ESRI SIG 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Versailles, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of alluvial vegetation of the Loire River (France) in relation to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th Symposium of the International Association for Vegetation Science - Vegetation in and around water: patterns, processes and threats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lyon, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de la gestion de l'eau dans les golfs : cas de la région Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Richard</w:t>
+                <w:t xml:space="preserve">José Chaboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nizinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVème Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidarité internationale au Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">l’Afrique plurielle. Paradoxes et ambitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Festival International de Géographie, Oct 2011, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine naturel, support d'un projet de développement du paysage culturel. Le cas de la Loire tourangelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrieu Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international PATRIMONIALISER LA NATURE : VALEURS ET PROCESSUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il aider l'Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Café géographique. Festival international de la Gographie. St dié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, St Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des zones humides, étude de cas La Riche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rialland-Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19798,181 +19910,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International du Groupe Histoire des Zones Humides consacré à "Zones Humides et Villes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wines of the Loire Valley: activating the quality initiatives which would take into account the landscape? Example of vineyards in Touraine (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Verdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII International terroir congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Soave, Italie. pp.5-125 à 5-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forêts du Val de Loire : Maillon dans la construction d’un paysage emblématique. Le cas de Bréhémont en Indre et Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20001,73 +20113,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt et paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d'histoire des forêts françaises, Sep 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche de la forêt péri-urbaine : Parcours dans l'agglomération tourangelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Perceptions des forêts péri-urbaines et aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PACTE/ CNRS UMR 5194, May 2008, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et modernité : Le chassé croisé environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20083,832 +20277,750 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Problèmes dans l'appropriation territoriale du développement durable : une modernité réinventée ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Pau, France. pp.107-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making urban development compatible with flood risk ? The French and Dutch regulation systems and their local involvements. Cases in the valley of the Loire (France) and in the valley of the Meuse (The Netherlands)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twan Brinkhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freude am Fluss final conference "Space for the river, space for people?", Panel "Combining Urban development and Flood management"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre et évaluer les vulnérabilités liées au risque inondation : la prise en compte des représentations des acteurs. L'exemple du développement urbain dans la vallée de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Vulnérabilités sociales, risque et environnement : comprendre et évaluer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France. 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To a development which is compatible with flood risk - Cases of the medium valley of the Loire (France) and the valley of the Meuse (the Netherlands)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeuf Spits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freude am Fluss final conference "Space for the river, space for people?", Panel "Combining Urban development and Flood management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flood risk consideration : a new paradigm Urban examples in the middle valley of the Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrieu Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Flood Recovery Innovation and Response (FRIAR) 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, London, United Kingdom. pp 81-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The wine country, between landscape and promoting toolThe example of Chinon and Saint-Nicolas-de-Bourgueil vineyards (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rialland-Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe International terroir congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Suisse. pp 727-733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche méthodologique pour l'étude des dynamiques paysagères. Le cas de l'Indre et Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence francophone ESRI SIG 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Versailles, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage et gestion durable en Loire moyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20924,168 +21036,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques territoriales : des potentialités au développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iconographie et diagnostic paysager : méthodologie et résultats. L’exemple du Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Genin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VERS LES PAYSAGES DE DEMAIN : OUTILS ICONOGRAPHIQUES ET RESSOURCES TERRITORIALES. DES REPRÉSENTATIONS À LA VALORISATION.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages des monts Mandara (Nord du Cameroun) : aspect naturel d'une production humaine ou nature sauvage préservée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21101,73 +21213,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international interaction nature société : Analyses et modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, La Baule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nature : Importance et usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21183,73 +21295,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international interaction nature société : Analyses et modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, La Baule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Transect de paysages : un outil pour l'analyse des formes paysagères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21265,73 +21377,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forme en Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, France. 506 p., 315-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00837542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative de l'évolution des rapports entre l'homme et la forêt. Le cas des Alpes du Sud françaises et de la savane du Nord Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21347,319 +21459,319 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forêt : enjeux comparés des formes d'appropriation, de gestion et d'exploitation dans les politiques environnementales et le contexte d'urbanisation généralisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Poitiers, France. 361 p., 226-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00837545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SIG et Transects : outils pour la caractérisation et l'évaluation du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIG et transects : outils pour la caractérisation et l'évaluation du paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montpellier, France. pp.149-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l'analyse du paysage et la photographie dans le Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Genin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment les images de paysage interrogent les territoires Dynamiques des formes, des regards et des pratiques « Observer, analyser et accompagner le changement paysager et son appréhension »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">SIG et Transects : outils pour la caractérisation et l'évaluation du paysage</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Transect de paysage : un SIG pour l'évaluation paysagère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Genin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence francophone ESRI SIG 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches des paysages ligériens en Indre-et-Loire, outils pour la compréhension et la gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21675,73 +21787,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rotary Club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche environnementale et paysagère de l'hydrosystème ligérien. Exemple de trois sites de référence en Loire moyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21757,500 +21869,500 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Gouvernance écologique et environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viticulture et évolution des paysages en Loire moyenne, Vernou-sur-brenne (Indre-et-Loire, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Paysages de Vignes et de Vins à Patrimoine enjeux valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Fontevraud, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du SIG à l'étude des dynamiques paysagères. Le cas de la Loire moyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence francophone ESRI SIG 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transects de paysages et Système d’Information Géographique, des outils pour l’analyse des paysages. Exemple du Val de Loire (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Genin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres du végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des bordures de champs en grande culture : la Gâtine Lochoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation des risques environnementaux pour une gestion durable des espaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.243-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iles, zones humides et lit endigué en milieu urbain : recherches sur les réaffectations et les enjeux de ces espaces à Tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">semaine de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22260,65 +22372,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « sites de référence », une expérience couplant analyse des paysages et de la biodiversité en Loire moyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22333,362 +22445,457 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux écologiques et sociétaux des hydrosystèmes 20 ans de recherche dans le bassin de la Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Orléans (FR), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When waste water becomes solution for urban agriculture… Case study in Ouagadougou (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Augis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Climate change &amp; Water 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Tours, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural services provided by agroecosystems: opportunity or source of conflicts? Examples in the Loire valley vineyard (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem Services Partnership Europe 2018 Regional Conference: Ecosystem services in a changing world: moving from theory to practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, San-Sebastian, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01899954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What ideal green spaces for the city of tomorrow, providing ecosystem services?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Transitions Global Summit 2016: Towards a better urban future in an interconnected age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Shanghai, China. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces verts urbains et transition écologique, perception par les gestionnaires municipaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Lamare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e colloque de l’ARPEnv (association pour la recherche en psychologie de l’environnement) Transition écologique : de la perception à l’action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sol des espaces verts urbains. Une terre mystérieuse pour une fonction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22704,767 +22911,672 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonctions environnementales et gestion du patrimoine sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW AGRO-ECOLOGIC PARADIGM FOR FOOD SECURITY IN THE SUDANO-SAHELIAN ZONE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wagenigen Soil Conference, Soil Science in a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Wagenigen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-based Modelling of the Ecosystem Services Diffusion through Urban Green Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Levorato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toward integrated modelling of urban systems Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial diversity and related soil functioning in urban parks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Morabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Global Soil Biodiversity Conference - Assessing soil biodiversity and its role for ecosystem services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-based Modelling of the EcosystemServices Difusion through Urban Green Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Levorato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPOSIUM “TOWARD INTEGRATED MODELLING OF URBAN SYSTEMS” 15-17th October 2014 Hôtel de Communauté (Grand Lyon), Lyon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la ressource en eau dans les golfs de la Région Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Chaboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Zaninetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nizinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dubreuil, Vincent. Éditeur scientifique; Planchon, Olivier. Éditeur scientifique; Quenol, Hervé (1971-..). Éditeur scientifique; Bonnardot, Valérie. Éditeur scientifique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et changements climatiques, XXIIIème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques paysagères en vallées inondables dans l'agglomération Tourangelle : Entre ville et campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la connaissance des paysages à l’action paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23474,914 +23586,914 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À Center Parcs, une nature aménagée qui satisfait les touristes en quête d’une « nature décor »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Issa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, n° 370, p. 98-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation et enjeux climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commission Transition Climatique du conseil municipal de Naintré (86)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consommer local. Quels enjeux ? Médiathèque de SCORBÉ-CLAIRVAUX (86)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigne et chimie : je t’aime, moi non plusGéohistoire d’un couple sulfureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université Ouverte des Sciences Gastronomiques, Atelier du vin. IEHCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...130 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déforestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypergéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, https://hypergeo.eu/deforestation/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vignes et conflits dans le péri-urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel paysage pour quelle alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigne et ville : un mariage, des enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysage viticoles de touraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La couverture végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas Archéologique de Touraine. Milieux, population et territoires d'aujourd'hui à hier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et foret : modèles de développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dutour Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques paysagères en vallées inondables dans l'agglomération Tourangelle : Entre villes et campagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Genin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Loire à Tours : évolution du lit endigué depuis 1850</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24390,51 +24502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24444,383 +24556,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Here Comes the Heat: urban warming increases abundance but compromises fitness in the common woodlouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Jame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Querejeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crisis, Adaptation, and Territorial Food Resilience: A Reflexive Account of the SAR-Li ’s Methodological Journey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherin Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihad Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Sfeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kamdem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traits and the City: functional trait space in urban bird and bat assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Querejeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Jame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Louis Pailler</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chapenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24830,301 +24942,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">rapport d’évaluation sur les rôles de la biodiversité dans les socio-écosystèmes de Nouvelle-Aquitaine: Socio-écosystème des territoires urbains et artificialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2020, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une gestion durable des sols-support des espaces verts : Maintien et développement des fonctions et services Exemple de l'Agglomération Tourangelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatiale et paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Verdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR CITERES. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25134,168 +25246,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitats forestiers et forêts habitées : actes du colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seraphine Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Habitats forestiers et forêts habitées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Chambord, 71 (4-5), , pp.323-541, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId456"/>
+      <w:footerReference w:type="default" r:id="rId459"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25442,51 +25554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1gRRVU7YRxNOW48vM9hKtYO9HN3U4htxYpg-v-yV3uvA/edit?usp=sharing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1wnneO0Vv-uE_TbN6cj89bcP6iJ05-M5_-RU-AxVAxv0/edit?usp=sharing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426931v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Cousin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787566v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bianquis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562656v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jame" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapenoire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ch&#233;ron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-026-03318-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376746v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Tolotra Razafimbelo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guinard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.120009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04744072v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noizat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paulhac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112712" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109829" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938079v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bech" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Royer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108342" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092769ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Keita" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Royoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dv.093.0219" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197006v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tanguay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8563" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mpi&#233; Simba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Okanga-Guay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176789" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180009v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mpie Simba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890510v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Doudoua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koye Djondang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892017v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Augis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Hien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Boureau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.148.0129" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.22074" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70812" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kamdem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nkenn&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Pl&#233;a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293942v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Matthias Wantzen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernardo Mascarenhas Alves" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidia Badiane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raita Bala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Blettler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11184975" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903210v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70809" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408172v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799599v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5619" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878308v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thierry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781821v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf Remou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26171/carnets-oi_0108" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756898v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075415v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.7133" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21857" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Robert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/eer.2017.050606" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575976v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.07.076" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592397v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570312v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698526v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114202v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chaballier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440060v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Cochonneau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7572" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326061v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Marius" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6256/2015.08.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053809v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09144-0_28" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988456v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868002v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Niclot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820618v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802484v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oillic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;nin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747973v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rialland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835020v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Huguet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802486v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006486v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006318v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Callot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006487v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006321v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006322v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385809v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Sfeir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Petit-Berghem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/le-paysage-en-projet/79737?srsltid=AfmBOooQU2mZ_sHyIB_N7JpVwoU5JHhc7ly1rhnCkkqqoQS6sH6zARJY" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129951v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/espaces-vecus/34-la-nature-en-ville-quels-services-tome-1-9782911320859.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502405v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/index.php?id_product=41&amp;amp;controller=product" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449478v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094769v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698242v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Charr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3788-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152948v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mpi&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152987v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145181v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961635v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Issa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014369v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014376v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723311v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_cultures_du_vin_jean_claude_taddei_jean_rene_morice_rene_siret_jean_michel_monnier-9782343196275-73030.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425959v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Polombo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656041v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveautes-editeurs.bnf.fr/annonces.html?id_declaration=10000000773125&amp;amp;titre_livre=Jardins_de_demain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316283v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-faire_nature_en_ville_jean_paul_carriere_francesca_di_pietro_abdelillah_hamdouch_amelie_robert_jose_serrano-9782343233260-70305.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331696v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9782807617742/html/ch22.xhtml" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502409v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lamare" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502407v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502406v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938660v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106089v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811919v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345517v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infota.org/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420822v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461353v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgis Sapijanskas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Podesta" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blanchart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1332/9782759223947/les-sols" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220137v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063810v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914162v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Pietro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241292v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Zs&#173;&#243;fia Turczi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838324v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909570v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieu Andrieu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435762v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albin-michel.fr" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747979v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=6049" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747980v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747982v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094601v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servain-Courant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144140v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802606v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802538v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802633v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802631v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791610v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ropert Dupont" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523973v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514945v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Farah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherin Assaf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301797v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ropert Dupont" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rondet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511721v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Faraj" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301915v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511718v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301864v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511727v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Josu&#233; Djah" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459565v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725584v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966681v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762228v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762226v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396813v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475941v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#233;tou Diouf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762230v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoumbe Achim" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277699v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725582v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055035v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092216v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158196v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158194v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306682v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135013v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085628v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106098v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816906v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874938v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821684v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918125v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899962v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906705v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poyat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941487v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933960v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873125v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857001v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857000v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162844v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820536v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875013v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735360v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tardieux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816916v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906700v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557230v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681984v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523912v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523919v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681985v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681959v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a de Michiel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483366v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615943v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609751v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546703v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535723v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augis Fanny" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681988v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333680v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283568v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292827v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322973v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402568v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292829v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forestier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332538v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481791v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794777v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977637v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382161v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370632v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292826v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322971v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337688v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162596v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217043v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130012v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104678v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202311v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154821v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217052v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202302v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226147v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231035v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205811v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136322v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091879v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104863v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087855v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104862v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091752v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090656v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988455v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867997v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920456v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Autexier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867999v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871136v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802488v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Moreau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099551v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802487v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802610v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802490v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemonnier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802706v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Richard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Chaboche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nizinski" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130263v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802697v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802699v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802489v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108501v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rialland-Juin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802601v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144464v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802671v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802705v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan Brinkhof" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802704v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeuf Spits" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802667v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144432v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802492v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802616v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802673v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Carreau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144475v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099554v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802688v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802692v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837542v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837545v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099552v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006324v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006323v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006328v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006329v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006325v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099559v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006282v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Yengue" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114759v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006331v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301695v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722398v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899954v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364863v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162598v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165321v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483362v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Valet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123486v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levorato" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090657v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Limam" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morabito" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083056v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02518491v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zaninetti" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubertin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakoto" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144481v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961638v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762232v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762231v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762235v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658309v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477076v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477082v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666956v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090659v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210751v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099538v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutour Alain" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006327v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006330v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517274v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536933v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailler" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498995v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448682v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071419v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boutet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210904v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547659v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1gRRVU7YRxNOW48vM9hKtYO9HN3U4htxYpg-v-yV3uvA/edit?usp=sharing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1wnneO0Vv-uE_TbN6cj89bcP6iJ05-M5_-RU-AxVAxv0/edit?usp=sharing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426931v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Cousin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787566v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bianquis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562656v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jame" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapenoire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ch&#233;ron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-026-03318-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04744072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noizat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paulhac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guinard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112712" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376746v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Tolotra Razafimbelo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.120009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322487v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109829" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938079v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bech" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Royer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108342" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092769ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Keita" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Royoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dv.093.0219" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180009v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mpi&#233; Simba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Okanga-Guay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176789" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tanguay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8563" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mpie Simba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Augis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Hien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890510v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Doudoua" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koye Djondang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Boureau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.148.0129" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408172v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045296v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.22074" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70812" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508750v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kamdem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nkenn&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Pl&#233;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Matthias Wantzen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernardo Mascarenhas Alves" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidia Badiane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raita Bala" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Blettler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11184975" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903210v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70809" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21857" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756898v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5619" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781821v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf Remou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26171/carnets-oi_0108" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thierry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075415v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.7133" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590699v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/eer.2017.050606" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626532v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Robert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797901v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575976v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.07.076" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592397v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570312v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698526v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114202v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chaballier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440060v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Cochonneau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7572" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326061v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Marius" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6256/2015.08.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053809v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09144-0_28" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988456v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820618v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Niclot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802484v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oillic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;nin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747973v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rialland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835020v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Huguet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802486v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006487v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006486v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006318v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Callot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006322v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006321v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385809v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Sfeir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Petit-Berghem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/le-paysage-en-projet/79737?srsltid=AfmBOooQU2mZ_sHyIB_N7JpVwoU5JHhc7ly1rhnCkkqqoQS6sH6zARJY" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129951v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/espaces-vecus/34-la-nature-en-ville-quels-services-tome-1-9782911320859.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502405v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/index.php?id_product=41&amp;amp;controller=product" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449478v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094769v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698242v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Charr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3788-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961635v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Issa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145181v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152987v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152948v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mpi&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656041v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveautes-editeurs.bnf.fr/annonces.html?id_declaration=10000000773125&amp;amp;titre_livre=Jardins_de_demain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014369v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014376v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723311v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_cultures_du_vin_jean_claude_taddei_jean_rene_morice_rene_siret_jean_michel_monnier-9782343196275-73030.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425959v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Polombo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05595321v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Tendero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Plottu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502406v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316283v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-faire_nature_en_ville_jean_paul_carriere_francesca_di_pietro_abdelillah_hamdouch_amelie_robert_jose_serrano-9782343233260-70305.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331696v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9782807617742/html/ch22.xhtml" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502409v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lamare" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938660v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106089v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811919v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420822v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345517v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infota.org/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461353v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgis Sapijanskas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Podesta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blanchart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1332/9782759223947/les-sols" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220137v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063810v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909570v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieu Andrieu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838324v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914162v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Pietro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241292v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Zs&#173;&#243;fia Turczi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747980v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435762v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albin-michel.fr" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747979v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=6049" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144140v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747982v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094601v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servain-Courant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802606v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802651v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802538v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802633v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802631v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523973v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791610v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ropert Dupont" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511727v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Josu&#233; Djah" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459565v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rondet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301915v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511718v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Faraj" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherin Assaf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301797v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ropert Dupont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511721v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514945v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Farah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301864v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966681v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725584v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762228v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762226v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396813v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475941v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#233;tou Diouf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762230v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoumbe Achim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277699v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725582v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158196v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158194v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055035v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092216v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306682v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135013v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085628v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106098v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906700v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816916v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918125v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899962v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906705v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poyat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941487v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816906v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874938v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821684v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933960v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873125v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857001v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857000v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162844v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820536v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875013v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735360v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tardieux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681988v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681985v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557230v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681984v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523919v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523912v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681959v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a de Michiel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483366v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615943v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609751v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546703v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535723v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augis Fanny" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337688v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322971v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292829v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forestier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333680v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402568v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283568v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292827v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322973v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332538v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977637v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481791v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794777v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382161v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370632v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292826v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136322v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205811v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154821v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162596v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217043v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130012v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104678v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202311v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217052v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202302v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226147v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231035v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104862v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091752v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104863v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087855v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091879v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090656v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988455v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871136v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867997v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920456v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Autexier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867999v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802488v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Moreau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099551v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802487v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802489v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Richard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Chaboche" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nizinski" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802610v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802490v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemonnier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802706v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130263v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802697v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802699v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108501v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rialland-Juin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802601v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144464v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144432v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802671v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802705v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan Brinkhof" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802667v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802704v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeuf Spits" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802492v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802616v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802673v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Carreau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144475v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099554v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802688v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802692v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837542v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837545v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006324v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099552v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006323v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006328v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006329v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114759v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006325v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099559v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006282v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Yengue" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006331v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301695v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722398v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899954v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364863v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165321v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162598v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483362v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Valet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123486v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levorato" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090657v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Limam" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morabito" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083056v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02518491v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zaninetti" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubertin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakoto" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144481v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961638v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762235v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762231v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762232v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658309v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477076v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477082v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666956v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090659v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210751v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099538v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutour Alain" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006327v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006330v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536933v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailler" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517274v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498995v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448682v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071419v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boutet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210904v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547659v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>