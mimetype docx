--- v0 (2026-03-26)
+++ v1 (2026-05-01)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -417,248 +417,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse engineering molecules from fingerprints through deterministic enumeration and generative models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gricourt</w:t>
+                <w:t xml:space="preserve">Machine learning in predictive biocatalysis: A comparative review of methods and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha Tripathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cheminformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13321-025-01074-5⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84, pp.108698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2025.108698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507094v1</w:t>
+                <w:t xml:space="preserve">hal-05231537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning in predictive biocatalysis: A comparative review of methods and applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joan Hérisson</w:t>
+                <w:t xml:space="preserve">Reverse engineering molecules from fingerprints through deterministic enumeration and generative models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 84, pp.108698. </w:t>
+              <w:t xml:space="preserve">Journal of Cheminformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2025.108698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13321-025-01074-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231537v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An AI-driven workflow for the accelerated optimization of cell-free protein synthesis</w:t>
               </w:r>
@@ -1505,51 +1505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The automated Galaxy-SynBioCAD pipeline for synthetic biology design and engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1858,282 +1858,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising protein synthesis in cell‐free systems, a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentially optimized cell-free buffer enables robust expression from unprotected linear DNA in exonuclease-deficient extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Cardoso Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo C Batista</w:t>
+                <w:t xml:space="preserve">Antoine Levrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Soudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manish Kushwaha</w:t>
+                <w:t xml:space="preserve">Peter L Voyvodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐loup Faulon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tatjana Achmedov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (1), pp.10-19. </w:t>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.acssynbio.1c00448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/enb2.12004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2021.09.07.459228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545761v1</w:t>
+                <w:t xml:space="preserve">hal-03545788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentially optimized cell-free buffer enables robust expression from unprotected linear DNA in exonuclease-deficient extracts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimising protein synthesis in cell‐free systems, a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Levrier</w:t>
+                <w:t xml:space="preserve">Angelo C Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Soudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter L Voyvodic</w:t>
+                <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatjana Achmedov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.acssynbio.1c00448. </w:t>
+              <w:t xml:space="preserve">Engineering Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.10-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2021.09.07.459228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/enb2.12004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545788v1</w:t>
+                <w:t xml:space="preserve">hal-03545761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale active-learning-guided exploration for in vitro protein production optimization</w:t>
               </w:r>
@@ -2247,291 +2247,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02552065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Biosensor for Detection of Benzoic Acid Derivatives in Saccharomyces cerevisiae</w:t>
+                <w:t xml:space="preserve">Engineering Escherichia coli towards de novo production of gatekeeper (2S)-flavanones: naringenin, pinocembrin, eriodictyol and homoeriodictyol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Castaño-Cerezo</w:t>
+                <w:t xml:space="preserve">Mark Dunstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fournié</w:t>
+                <w:t xml:space="preserve">Christopher Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Urban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+                <w:t xml:space="preserve">Adrian Jervis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Truan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cunyu Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2019.00372⟩</w:t>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), pp.ysaa012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/synbio/ysaa012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275297v1</w:t>
+                <w:t xml:space="preserve">hal-04275306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Escherichia coli towards de novo production of gatekeeper (2S)-flavanones: naringenin, pinocembrin, eriodictyol and homoeriodictyol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a Biosensor for Detection of Benzoic Acid Derivatives in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Robinson</w:t>
+                <w:t xml:space="preserve">Sara Castaño-Cerezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Jervis</w:t>
+                <w:t xml:space="preserve">Mathieu Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cunyu Yan</w:t>
+                <w:t xml:space="preserve">Philippe Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Carbonell</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Truan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (1), pp.ysaa012. </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (7), pp.372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/synbio/ysaa012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2019.00372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275306v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial genes for a circular and sustainable Bio-PET Economy.</w:t>
               </w:r>
@@ -2749,5050 +2749,4803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic perceptrons for neural computing in biological systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Koch</w:t>
+                <w:t xml:space="preserve">Machine learning of designed translational control allows predictive pathway optimization in escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Jervis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter L. Voyvodic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bonnet</w:t>
+                <w:t xml:space="preserve">Maria Vinaixa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dunstan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Hollywood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11889-0⟩</w:t>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp. 127-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssynbio.8b00398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02275517v1</w:t>
+                <w:t xml:space="preserve">hal-04275329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Custom-made transcriptional biosensors for metabolic engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic perceptrons for neural computing in biological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Pandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter L. Voyvodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Soudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2019.02.016⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11889-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275369v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning of designed translational control allows predictive pathway optimization in escherichia coli</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Efficient learning in metabolic pathway designs through optimal assembling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mark Dunstan</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Hollywood</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rainer Breitling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (1), pp. 127-136. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (26), pp.7-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssynbio.8b00398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275329v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient learning in metabolic pathway designs through optimal assembling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Carbonell</w:t>
+                <w:t xml:space="preserve">Custom-made transcriptional biosensors for metabolic engineering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Pandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Cardoso Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rainer Breitling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.228⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59, pp.78-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2019.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905161v1</w:t>
+                <w:t xml:space="preserve">hal-02627127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Custom-made transcriptional biosensors for metabolic engineering.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plug-and-play metabolic transducers expand the chemical detection space of cell-free biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Voyvodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Pandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Conejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Valjent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2019.02.016⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09722-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02627127v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plug-and-play metabolic transducers expand the chemical detection space of cell-free biosensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing cell-free biosensors to monitor enzymatic production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Grigoras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09722-9⟩</w:t>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (8), pp.1952-1957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssynbio.9b00160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399479v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing cell-free biosensors to monitor enzymatic production.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+                <w:t xml:space="preserve">Retrorules: a database of reaction rules for engineering biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melchior Du Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (8), pp.1952-1957. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (D1), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssynbio.9b00160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625334v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrorules: a database of reaction rules for engineering biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RetroPath2.0: A retrosynthesis workflow for metabolic engineers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudoin Delepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky940⟩</w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45, pp.158-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2017.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619044v1</w:t>
+                <w:t xml:space="preserve">hal-02625929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RetroPath2.0: A retrosynthesis workflow for metabolic engineers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">PartsGenie: an integrated tool for optimizing and sharing synthetic biology parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Swainston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dunstan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Jervis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2017.12.002⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (13), pp. 2327-2329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625929v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PartsGenie: an integrated tool for optimizing and sharing synthetic biology parts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">An automated Design-Build-Test-Learn pipeline for enhanced microbial production of fine chemicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian J. Jervis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J. Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cunyu Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Dunstan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty105⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-018-0076-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275350v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selenzyme: enzyme selection tool for pathway design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Swainston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Takano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas J. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (12), pp.2153-2154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automated Design-Build-Test-Learn pipeline for enhanced microbial production of fine chemicals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building a minimal and generalizable model of transcription factor–based biosensors: Showcasing flavonoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heykel Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-018-0076-9⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (9), pp. 2292-2304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.26726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622177v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a minimal and generalizable model of transcription factor–based biosensors: Showcasing flavonoids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean‐loup Faulon</w:t>
+                <w:t xml:space="preserve">Extended metabolic space modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudoin Delépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.26726⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Methods in Molecular Biology, 1671 (28), pp. 83-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7295-1_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275343v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dataset of small molecules triggering transcriptional and translational cellular responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudoin Delepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17, pp.1374-1378. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.02.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended metabolic space modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baudoin Delépine</w:t>
+                <w:t xml:space="preserve">Models for cell-free synthetic biology: Make prototyping easier, better, and faster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Methods in Molecular Biology, 1671 (28), pp. 83-96. </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7295-1_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2018.00182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04565190v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models for cell-free synthetic biology: Make prototyping easier, better, and faster</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">biochem4j: Integrated and extensible biochemical knowledge through graph databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Swainston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riza Batista Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Carbonnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul D. Dobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dunstan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2018.00182⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (7), pp.e0179130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0179130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621501v1</w:t>
+                <w:t xml:space="preserve">hal-01606003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular structures enumeration and virtual screening in the chemical space with RetroPath2.0</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How will kinetics and thermodynamics inform our future efforts to understand and build biological systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Doudna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Bar-Ziv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Elf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noireaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cheminformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13321-017-0252-9⟩</w:t>
+              <w:t xml:space="preserve">Cell Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (2), pp.144-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cels.2017.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623106v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How will kinetics and thermodynamics inform our future efforts to understand and build biological systems?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular structures enumeration and virtual screening in the chemical space with RetroPath2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cels.2017.02.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cheminformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13321-017-0252-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530833v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">biochem4j: Integrated and extensible biochemical knowledge through graph databases</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">SYNBIOCHEM–a SynBio foundry for the biosynthesis and sustainable production of fine and speciality chemicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Currin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Dunstan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donal Fellows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian J. Jervis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0179130⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (3), pp.675-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BST20160009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606003v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular structures enumeration and virtual screening in the chemical space with RetroPath2.0</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pablo Carbonell</w:t>
+                <w:t xml:space="preserve">Expanding Biosensing Abilities through Computer-Aided Design of Metabolic Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Libis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudoin Delepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cheminformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13321-017-0252-9⟩</w:t>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (10), pp.1076-1085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssynbio.5b00225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275352v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNBIOCHEM–a SynBio foundry for the biosynthesis and sustainable production of fine and speciality chemicals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Semisupervised Gaussian process for automated enzyme search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mellor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Grigoras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BST20160009⟩</w:t>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (6), pp.518-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssynbio.5b00294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606550v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding Biosensing Abilities through Computer-Aided Design of Metabolic Pathways</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baudoin Delepine</w:t>
+                <w:t xml:space="preserve">Mapping the patent landscape of synthetic biology for fine chemical production pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Gok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Shapira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssynbio.5b00225⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (5), pp.687-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.12401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602231v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semisupervised Gaussian process for automated enzyme search</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pablo Carbonell</w:t>
+                <w:t xml:space="preserve">Sensing new chemicals with bacterial transcription factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Libis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudoin Delepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssynbio.5b00294⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.105-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2016.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636917v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the patent landscape of synthetic biology for fine chemical production pathways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">SYNBIOCHEM Synthetic Biology Research Centre, Manchester – A UK foundry for fine and speciality chemicals production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalind A. Le Feuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Currin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dunstan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donal Fellows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.12401⟩</w:t>
+              <w:t xml:space="preserve">Synthetic and Systems Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (4), pp.271-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synbio.2016.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607654v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing new chemicals with bacterial transcription factors</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Principles of Systems Biology, No. 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Wayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Graves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demis Hassabis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shambaditya Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph A. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cell Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (5), pp.406-410</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01605043v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNBIOCHEM Synthetic Biology Research Centre, Manchester – A UK foundry for fine and speciality chemicals production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">SensiPath: computer-aided design of sensing-enabling metabolic pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudoin Delepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Libis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic and Systems Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.synbio.2016.07.001⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (W1), pp.W226-W231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602386v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles of Systems Biology, No. 11</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A sense of balance: experimental investigation and modeling of a malonyl-CoA sensor in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamás Fehér</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Libis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2015.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531770v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SensiPath: computer-aided design of sensing-enabling metabolic pathways</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Computer-aided design for metabolic engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Fernandez Castané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamás Fehér</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Pauthenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw305⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 192, pp.302-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2014.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634192v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sense of balance: experimental investigation and modeling of a malonyl-CoA sensor in Escherichia coli</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">XTMS: pathway design in an eXTended metabolic space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashi Bhushan Pandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2015.0004⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.W389-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601465v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XTMS: pathway design in an eXTended metabolic space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Retropath: automated pipeline for embedded metabolic circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shashi Bhushan Pandit</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Junot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gku362⟩</w:t>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (8), pp.565-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/sb4001273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608645v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-aided design for metabolic engineering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">PrecisePrimer: an easy-to-use web server for designing PCR primers for DNA library cloning and DNA shuffling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Pauthenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2014.03.029⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.W205-W209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606076v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retropath: automated pipeline for embedded metabolic circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Validation of RetroPath, a computer-aided design tool for metabolic pathway engineering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamás Fehér</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Fernández-Castané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Grigoras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.1446-1457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biot.201400055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/sb4001273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01608540v1</w:t>
+                <w:t xml:space="preserve">hal-02639677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PrecisePrimer: an easy-to-use web server for designing PCR primers for DNA library cloning and DNA shuffling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Pauthenier</w:t>
+                <w:t xml:space="preserve">PMG: Multi-core Metabolite Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mahdi Jaghoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung-Shik T.Q. Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Peironcely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gku393⟩</w:t>
+              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 299, pp.53-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2013.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607225v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of RetroPath, a computer-aided design tool for metabolic pathway engineering.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical ensemble analysis for simulating extrinsic noise-driven response in NF-κB signaling networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaewok Joo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven J. Plimpton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/biot.201400055⟩</w:t>
+              <w:t xml:space="preserve">BMC Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1752-0509-7-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02639677v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PMG: Multi-core Metabolite Identification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julio Peironcely</w:t>
+                <w:t xml:space="preserve">Stereo signature molecular descriptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2013.11.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (4), pp.887-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ci300584r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601690v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical ensemble analysis for simulating extrinsic noise-driven response in NF-κB signaling networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven J. Plimpton</w:t>
+                <w:t xml:space="preserve">Compound toxicity screening and structure-activity relationship modeling in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaelle Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1752-0509-7-45⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (3), pp.846-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.24356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601848v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereo signature molecular descriptor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">A retrosynthetic biology approach to therapeutics: from conception to delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lars Carlsson</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Grigoras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ci300584r⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (6), pp.948-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2012.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601691v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compound toxicity screening and structure-activity relationship modeling in Escherichia coli</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">A retrosynthetic biology approach to metabolic pathway design for therapeutic production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pollet</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Fichera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.24356⟩</w:t>
+              <w:t xml:space="preserve">BMC Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (122), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1752-0509-5-122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02341732v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A retrosynthetic biology approach to therapeutics: from conception to delivery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Engineering antibiotic production and overcoming bacterial resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...245 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Grigoras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (7), pp.812-825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/biot.201100085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7802,199 +7555,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Learning Capacity of Bacterial Metabolic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ahavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Intelligent Data Analysis XXIII. IDA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Konstanz, Germany, Germany. pp.28-40, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-91398-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information processing circuits in cell-free systems: beyond gene expression regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8039,238 +7792,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Engineering Synthetic Cells and Organelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Minneapolis, MN, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in vitro and in vivo neural computations with metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI, Engineering Biology &amp; Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The University of Edinburgh, Mar 2023, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling retrosynthesis with automated in vitro and in vivo metabolic pathway engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOTRANS-2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CBSO (Club Biocatalysis in Organic Synthesis), Jun 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaxy-SynBioCAD — An Automated Pipeline for Synthetic Biology Design and Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8285,963 +8038,963 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global BioFoundries Alliance Meeting 2023 (GBA2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated in vitro and in vivo metabolic pathway engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAB WEBINAR - Biocatalysis meets Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESAB - European Society of Applied Biocatalysis, Aug 2023, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid models for neural computations with metabolism</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated Pipeline for Synthetic Biology Design and Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">University of Stuttgart seminatr series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Stuttgart, Jun 2022, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">JBEI seminar series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JBEI (DOE), Oct 2022, Emeryville, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275845v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid models enabling neural computation with metabolic networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial Metabolic Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">System Biology Seminar Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Stuttgart, Jun 2022, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">AAAI Spring Symposium: Artificial Intelligence for Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAAI, Mar 2022, Stanford University (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275392v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Pipeline for Synthetic Biology Design and Engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial Metabolic Network for neural computation with metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joan Hérisson</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JBEI seminar series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JBEI (DOE), Oct 2022, Emeryville, CA, United States</w:t>
+              <w:t xml:space="preserve">AI-4-SynBio UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imperial College, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275834v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Metabolic Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI Spring Symposium: Artificial Intelligence for Synthetic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AAAI, Mar 2022, Stanford University (CA), United States</w:t>
+              <w:t xml:space="preserve">Séminaire Centre de Biologie Structural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Biologie Structural, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275418v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Metabolic Network for neural computation with metabolism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid models enabling neural computation with metabolic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Mollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI-4-SynBio UK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Imperial College, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">System Biology Seminar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Stuttgart, Jun 2022, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275409v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Metabolic Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid models for neural computations with metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Centre de Biologie Structural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Biologie Structural, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">University of Stuttgart seminatr series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Stuttgart, Jun 2022, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275399v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Biology: past, present and future</w:t>
+                <w:t xml:space="preserve">Biocomputing with Enzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioket-2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bioket, Mar 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Faulon JL, “Biocomputing with Enzyme”, International symposium on High Throughput Catalyst Design, HTCD-2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HTCD, University of Lille, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275511v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocomputing with Enzyme</w:t>
+                <w:t xml:space="preserve">Synthetic Biology: past, present and future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faulon JL, “Biocomputing with Enzyme”, International symposium on High Throughput Catalyst Design, HTCD-2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HTCD, University of Lille, Jun 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Bioket-2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bioket, Mar 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275498v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Galaxy-SynBioCAD portal: tools and workflows for synthetic biology and metabolic engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Bazi Kabbaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du PEPI IBIS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Design and Engineering By and For machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9256,1022 +9009,1022 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering, Evolution &amp; Design (SEED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AICHE, Jun 2021, Vitual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Workflows for Synthetic Biology and metabolic Engineering: the Galaxy-SynBioCAD Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories Webinar Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Manchester, Mar 2021, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI and Synthetic Biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design Automation Workflows for Synthetic Biology and Metabolic Engineering: The Galaxy SynBioCAD portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melchior Du Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited Lecture EPFL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPFL, Feb 2020, Lausane, Switzerland</w:t>
+              <w:t xml:space="preserve">IWBDA, 12th International Workshop on Bio-Design Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bio-Design Automation Consortium (BDAC), Aug 2020, Worcester, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275582v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence Artificielle et BioSynthèse</w:t>
+                <w:t xml:space="preserve">Machine Learning for and by Synthetic Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance Substances Naturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie nationale de Pharmacie, May 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Beilstein Bozen Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beilstein Institute, Sep 2020, Rudesheime, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275573v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme for Biocomputing</w:t>
+                <w:t xml:space="preserve">AI and Synthetic Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium « Chemistry goes Green »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SANOFI, Sep 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Invited Lecture EPFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPFL, Feb 2020, Lausane, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275515v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Automation Workflows for Synthetic Biology and Metabolic Engineering: The Galaxy SynBioCAD portal</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intelligence Artificielle et BioSynthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWBDA, 12th International Workshop on Bio-Design Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bio-Design Automation Consortium (BDAC), Aug 2020, Worcester, MA, United States</w:t>
+              <w:t xml:space="preserve">Séance Substances Naturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie nationale de Pharmacie, May 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275555v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for and by Synthetic Biology</w:t>
+                <w:t xml:space="preserve">Enzyme for Biocomputing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Bozen Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Beilstein Institute, Sep 2020, Rudesheime, Germany</w:t>
+              <w:t xml:space="preserve">Symposium « Chemistry goes Green »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SANOFI, Sep 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275530v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning in Synthetic Biology</w:t>
+                <w:t xml:space="preserve">Design-Build-Test-Learn Paradigm in Synthetic Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Annual Synthetic Biology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EBRC, Nov 2019, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">JOBIM conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JOBIM, Jul 2019, Nante, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275616v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacing Machine Learning with Biological Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic Perceptron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Pandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO workshop “Creating is Under-standing: Synthetic Biology Masters Complexity”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMBO, Sep 2019, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Synthetic Biology UK 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Warwick, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275642v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large-scale exploration of cell-free compositions to maximize protein production using active learning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine Learning in Synthetic Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Free Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">2nd Annual Synthetic Biology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EBRC, Nov 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291932v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote lecture #2: Retrosynthesis and computer-aided design of metabolic pathways</w:t>
+                <w:t xml:space="preserve">Interfacing Machine Learning with Biological Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO course Synthetic Biology in Action: Bridging Natural/NonNatural</w:t>
+              <w:t xml:space="preserve">EMBO workshop “Creating is Under-standing: Synthetic Biology Masters Complexity”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMBO, Sep 2019, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275688v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design-Build-Test-Learn Paradigm in Synthetic Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A large-scale exploration of cell-free compositions to maximize protein production using active learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Zettor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Pandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Cardoso Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JOBIM, Jul 2019, Nante, France</w:t>
+              <w:t xml:space="preserve">Cell Free Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275697v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Perceptron</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keynote lecture #2: Retrosynthesis and computer-aided design of metabolic pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Biology UK 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Warwick, UK, United Kingdom</w:t>
+              <w:t xml:space="preserve">EMBO course Synthetic Biology in Action: Bridging Natural/NonNatural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMBO, Sep 2019, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275593v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Perceptrons for Neural Computing in Cell Free Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10293,205 +10046,205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Voyvodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Soudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Cell Free Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Institute of Chemical Engineers (AIChE), Dec 2019, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OptBioDes: an optimal design for the synbio toolchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Breitling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWBDA 11th In-ternational Workshop on Bio-Design Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bio-Design Automation Consortium (BDAC), Jul 2019, Cambridge, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large-scale exploration of cell-free compositions to maximize protein production using reinforcement learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10520,586 +10273,586 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO workshop “Creating is Understand-ing: Synthetic Biology Masters Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMBO, Sep 2019, Heildelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plug-and-play metabolic transducers expand the chemical detection space of cell-free biosensors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic engineering for Natural Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés GDR BioSynSys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDG BioSynSys, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IUPHAR Natural Products Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUPHAR, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275767v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+                <w:t xml:space="preserve">The Microbial Biotechnology ELIXIR community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th CeBiTec-Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CeBiTec, Mar 2018, Bielefeld, Germany</w:t>
+              <w:t xml:space="preserve">Athens ELIXIR workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELIXIR, Sep 2018, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275746v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard in Synthetic Biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plug-and-play metabolic transducers expand the chemical detection space of cell-free biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Voyvodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Pandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU-US High Level Expert workshop on Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Congrés GDR BioSynSys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDG BioSynSys, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275741v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic engineering for Natural Products</w:t>
+                <w:t xml:space="preserve">Microbial Biotechnology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPHAR Natural Products Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUPHAR, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">12th CeBiTec-Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CeBiTec, Mar 2018, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275735v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Microbial Biotechnology ELIXIR community</w:t>
+                <w:t xml:space="preserve">Standard in Synthetic Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Athens ELIXIR workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELIXIR, Sep 2018, Athens, Greece</w:t>
+              <w:t xml:space="preserve">EU-US High Level Expert workshop on Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275722v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrosynthèse en Biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Chimie et biologie de synthèse : les applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison de la Chimie, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrosynthesis to design and engineer metabolic pathways Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress SCF 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCF, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11109,176 +10862,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-free genome-wide transcriptomics through machine learning optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEED 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence Methods and Models for Retro-Biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11320,87 +11073,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI Methods and Models for (bio)catalysis and Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Bio-Production Pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11428,475 +11181,475 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Automated Scientist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving regression problems using bacterial metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ahavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Living Machines @ Work day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Gif-sur-Yvette, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of information processing capacity of bacterial metabolism through regression problem solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ahavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys 2023 - Symposium on Synthetic and Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural-like computation using bacterial metabolism to solve machine-learning problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ahavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIM BioConvS - Innovation Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, St-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaxy-SynBioCAD: tools and automated pipelines for Synthetic Biology Design and Metabolic Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melchior Du Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11928,225 +11681,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaxy-SynBioCAD: tools and automated pipelines for Synthetic Biology Design and Metabolic Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melchior Du Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Bazi Kabbaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahnaz Sabeti Azad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global BioFoundries Alliance Meeting 2022 (GBA2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaxy-SynBioCAD: tools and automated pipelines for Synthetic Biology Design and Metabolic Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melchior Du Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12178,504 +11931,504 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Perceptrons for Neural Computing in Biological Systems.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Soudier</w:t>
+                <w:t xml:space="preserve">A large-scale exploration of cell-free compositions to maximize protein production using active learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Zettor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manish Kushwaha</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Cardoso Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO workshop “Creating is Understanding: Synthetic Biology Masters Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Heildelberg, Germany</w:t>
+              <w:t xml:space="preserve">Structural Biology and Chemistry Department days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275677v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale active-learning-guided exploration for in vitro protein production optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+                <w:t xml:space="preserve">Metabolic Perceptrons for Neural Computing in Biological Systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Soudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Voyvodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kushwaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Biology and Chemistry Department days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">EMBO workshop “Creating is Understanding: Synthetic Biology Masters Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Heildelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852944v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large-scale exploration of cell-free compositions to maximize protein production using active learning</w:t>
+                <w:t xml:space="preserve">Large scale active-learning-guided exploration for in vitro protein production optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Zettor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Biology and Chemistry Department days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2019, paris, France</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292156v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration, analyses, and design of heterologous pathways for the production of chemical compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melchior Du Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO workshop “Creating is Understanding: Synthetic Biology Masters Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12685,168 +12438,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-Free Biosensors and AI integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Soudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell-Free Gene Expression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2433, Springer US, pp.303-323, 2022, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-1998-8_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Biology at the Hand of Cell-Free Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12865,106 +12618,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp. 275-288, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-0081-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzyme discovery: Enzyme selection and pathway design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12982,706 +12735,794 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Enzymology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 608, Elsevier Academic Press Inc., pp.25, 2018, Methods in Enzymology, 978-0-12-815148-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.mie.2018.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended metabolic space modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudoin Delepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic metabolic pathways</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1671, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 394 p., 2017, Methods in Molecular Biology, 978-1-4939-7295-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrosynthetic design of heterologous pathways 2013</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Retrosynthetic design of heterologous pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems Metabolic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Systems metabolic engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 985, Springer, 474 p., 2013, Methods in Molecular Biology, 978-1-62703-298-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204312v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrosynthetic design of heterologous pathways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Retrosynthetic design of heterologous pathways 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems metabolic engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systems Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 985, Humana Press, 2013, Methods in Molecular Biology, 978-1-62703-298-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-62703-299-5_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603740v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphs: flexible representations of molecular structures and biological networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Misra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Approaches in Cheminformatics and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley and sons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 292 p., 2011, 978-0-470-38441-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118131411.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RetroRules 2026: multi‑dataset combining chemistry and biochemistry for reaction templates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Meyer</w:t>
+                <w:t xml:space="preserve">What Makes a Bacterial Model a Good Reservoir Computer? Predicting Performance from Separability and Similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alonso Bartolomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hinaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05267743v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">RetroRules 2026: multi‑dataset combining chemistry and biochemistry for reaction templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cell-free genome-wide transcriptomics through machine learning optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14803,51 +14644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duigou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1261" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507127v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ahavi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Gouellec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108766" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333962v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05983-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-025-01074-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Tripathi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108698" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Khalil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Elsawah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Hoang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113599" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04424418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16726" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.4c00091" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Faure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mollet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40380-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748754v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Sabeti Azad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cardoso Batista" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase L Beisel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/64236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pandi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Diehl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yazdizadeh Kharrazi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Scholz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Bobkova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31245-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649340v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Du Lac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi-Kabbaj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32661-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649349v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Soudier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Voyvodic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.2c00138" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2021.06.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo C Batista" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kushwaha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Faulon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/enb2.12004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L Voyvodic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Achmedov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.09.07.459228" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02552065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borkowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Zettor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15798-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275297v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casta&#241;o-Cerezo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fourni&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Urban" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00372" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275306v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dunstan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Robinson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Jervis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunyu Yan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/synbio/ysaa012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salvador" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Abdulmutalib" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gonzalez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhyun Kim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex A Smith" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10050373" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.9b00447" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275517v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Voyvodic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11889-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Batista" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2019.02.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vinaixa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hollywood" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.8b00398" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905161v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Breitling" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.228" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627127v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399479v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valjent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09722-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625334v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Grigoras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.9b00160" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky940" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625929v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Delepine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2017.12.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275350v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Swainston" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty105" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621189v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Wong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Takano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Turner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty065" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622177v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Jervis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Robinson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0076-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275343v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heykel Trabelsi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26726" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622874v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.02.061" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565190v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Del&#233;pine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7295-1_6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621501v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2018.00182" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-017-0252-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530833v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Doudna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Bar-Ziv" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Elf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noireaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2017.02.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606003v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riza Batista Navarro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonnell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Dobson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179130" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275352v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606550v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Currin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Fellows" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20160009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602231v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Libis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5b00225" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636917v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mellor" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5b00294" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607654v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Gok" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Shapira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12401" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605043v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2016.07.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L38RHMPW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602386v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind A. Le Feuvre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synbio.2016.07.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531770v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Wayne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Graves" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demis Hassabis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shambaditya Saha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A. Weber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634192v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw305" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601465v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Feh&#233;r" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2015.0004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608645v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parutto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Bhushan Pandit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku362" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606076v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Fernandez Castan&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Pauthenier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.03.029" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608540v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baudier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Junot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sb4001273" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607225v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku393" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639677v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Fern&#225;ndez-Castan&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201400055" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2A8007C3A025203A07529AA47BEA742EF0329C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601690v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Jaghoori" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Shik T.Q. Jongmans" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank de Boer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Peironcely" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2013.11.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601848v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewok Joo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Plimpton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-7-45" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601691v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Carlsson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci300584r" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341732v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Planson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paillard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24356" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CCE9E6F47B958F72E4A17811F010DA69D5F65DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651873v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2012.03.009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46TP08B1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652758v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fichera" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-5-122" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647510v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201100085" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/115B916A9DA3978D8E1D7DB59AA55229C2FCAB43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427376v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91398-3_3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563028v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275865v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275856v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351679v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275883v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275845v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275392v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275834v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275418v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275409v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275399v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275511v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275498v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355490v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi Kabbaj" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275493v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275504v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275582v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275573v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275515v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275555v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275530v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275616v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275642v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291932v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zettor" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275688v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275697v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275593v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563371v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bonnet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275710v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275652v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275767v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275746v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275741v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275735v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275722v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275756v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275730v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155548v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wagner" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rue" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603192v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408969v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312498v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287846v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312782v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302811v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351669v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302912v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275677v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852944v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292156v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275661v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545753v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1998-8_19" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852064v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0081-7_16" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789661v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.04.005" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603209v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9781493972944" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204312v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-299-5_9" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603740v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602043v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Misra" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0470384417.html" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118131411.ch6" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267743v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170246v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233970v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Dursoniah" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281013v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500853v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-An Hoang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fiorini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613655v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746697v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Archibald" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg B&#228;hler" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jildau Bouwman" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Buell" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ciccarelli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153762v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800505v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bittoun" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chiocchia" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doll&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05509239v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:24e921bcc4d37caa4e0d275b9c4beae362945150;origin=https://hal.archives-ouvertes.fr/hal-05509239;visit=swh:1:snp:d30db40ea555413eb36ef565f5c92e62687bf901;anchor=swh:1:rel:b959c97c859ad2cc20ffffac1069b73e69c890b8;path=/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duigou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1261" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507127v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ahavi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Gouellec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108766" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333962v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05983-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231537v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Tripathi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108698" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507094v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-025-01074-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Khalil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Elsawah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Hoang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113599" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04424418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16726" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.4c00091" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Faure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mollet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40380-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748754v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Sabeti Azad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cardoso Batista" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase L Beisel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/64236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pandi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Diehl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yazdizadeh Kharrazi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Scholz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Bobkova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31245-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649340v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Du Lac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi-Kabbaj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32661-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649349v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Soudier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Voyvodic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.2c00138" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2021.06.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545788v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L Voyvodic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Achmedov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.09.07.459228" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo C Batista" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kushwaha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Faulon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/enb2.12004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02552065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borkowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Zettor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15798-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275306v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dunstan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Robinson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Jervis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunyu Yan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/synbio/ysaa012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casta&#241;o-Cerezo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fourni&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Urban" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00372" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salvador" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Abdulmutalib" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gonzalez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhyun Kim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex A Smith" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10050373" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.9b00447" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275329v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vinaixa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hollywood" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.8b00398" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Voyvodic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11889-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905161v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Breitling" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.228" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627127v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2019.02.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valjent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09722-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625334v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Grigoras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.9b00160" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky940" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625929v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Delepine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2017.12.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275350v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Swainston" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty105" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622177v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Jervis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Robinson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0076-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Wong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Takano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Turner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty065" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275343v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heykel Trabelsi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26726" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565190v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Del&#233;pine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7295-1_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622874v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.02.061" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621501v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2018.00182" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606003v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riza Batista Navarro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonnell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Dobson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179130" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Doudna" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Bar-Ziv" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Elf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noireaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2017.02.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623106v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-017-0252-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606550v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Currin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Fellows" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20160009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602231v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Libis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5b00225" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636917v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mellor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5b00294" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607654v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Gok" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Shapira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12401" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2016.07.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L38RHMPW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602386v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind A. Le Feuvre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synbio.2016.07.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531770v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Wayne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Graves" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demis Hassabis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shambaditya Saha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A. Weber" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634192v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw305" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601465v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Feh&#233;r" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2015.0004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606076v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Fernandez Castan&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Pauthenier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.03.029" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608645v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parutto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Bhushan Pandit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku362" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baudier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Junot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sb4001273" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607225v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku393" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639677v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Fern&#225;ndez-Castan&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201400055" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2A8007C3A025203A07529AA47BEA742EF0329C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601690v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Jaghoori" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Shik T.Q. Jongmans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank de Boer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Peironcely" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2013.11.005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601848v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewok Joo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Plimpton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-7-45" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601691v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Carlsson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci300584r" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341732v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Planson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paillard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24356" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CCE9E6F47B958F72E4A17811F010DA69D5F65DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651873v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2012.03.009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46TP08B1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652758v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fichera" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-5-122" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647510v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201100085" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/115B916A9DA3978D8E1D7DB59AA55229C2FCAB43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427376v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91398-3_3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563028v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275865v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275856v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351679v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275883v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275834v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275418v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275409v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275399v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275392v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275845v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275498v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275511v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355490v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi Kabbaj" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275493v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275504v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275555v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275530v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275582v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275573v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275515v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275697v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275593v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275616v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275642v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291932v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zettor" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275688v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563371v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bonnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275710v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275652v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275735v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275722v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275767v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275746v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275741v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275756v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275730v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155548v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wagner" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603192v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408969v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312498v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287846v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312782v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302811v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351669v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302912v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292156v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275677v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852944v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275661v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545753v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1998-8_19" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852064v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0081-7_16" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789661v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.04.005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603209v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9781493972944" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603740v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204312v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-299-5_9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602043v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Misra" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0470384417.html" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118131411.ch6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592447v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Bartolom&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267743v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170246v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233970v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Dursoniah" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281013v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500853v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-An Hoang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fiorini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613655v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746697v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Archibald" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg B&#228;hler" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jildau Bouwman" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Buell" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ciccarelli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153762v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800505v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bittoun" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chiocchia" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doll&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05509239v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:24e921bcc4d37caa4e0d275b9c4beae362945150;origin=https://hal.archives-ouvertes.fr/hal-05509239;visit=swh:1:snp:d30db40ea555413eb36ef565f5c92e62687bf901;anchor=swh:1:rel:b959c97c859ad2cc20ffffac1069b73e69c890b8;path=/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>