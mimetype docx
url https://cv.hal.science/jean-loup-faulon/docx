--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -326,339 +326,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioRGroup dataset: R-group expansion of ChEBI molecules referenced in the Rhea database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reverse engineering molecules from fingerprints through deterministic enumeration and generative models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.1692. </w:t>
+              <w:t xml:space="preserve">Journal of Cheminformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-05983-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13321-025-01074-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333962v1</w:t>
+                <w:t xml:space="preserve">hal-05507094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning in predictive biocatalysis: A comparative review of methods and applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joan Hérisson</w:t>
+                <w:t xml:space="preserve">BioRGroup dataset: R-group expansion of ChEBI molecules referenced in the Rhea database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2025.108698⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.1692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-05983-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231537v1</w:t>
+                <w:t xml:space="preserve">hal-05333962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse engineering molecules from fingerprints through deterministic enumeration and generative models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gricourt</w:t>
+                <w:t xml:space="preserve">Machine learning in predictive biocatalysis: A comparative review of methods and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha Tripathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cheminformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.157. </w:t>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84, pp.108698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13321-025-01074-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2025.108698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507094v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An AI-driven workflow for the accelerated optimization of cell-free protein synthesis</w:t>
               </w:r>
@@ -1505,51 +1505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The automated Galaxy-SynBioCAD pipeline for synthetic biology design and engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1858,282 +1858,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentially optimized cell-free buffer enables robust expression from unprotected linear DNA in exonuclease-deficient extracts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimising protein synthesis in cell‐free systems, a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Levrier</w:t>
+                <w:t xml:space="preserve">Angelo C Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Soudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter L Voyvodic</w:t>
+                <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatjana Achmedov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.acssynbio.1c00448. </w:t>
+              <w:t xml:space="preserve">Engineering Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.10-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2021.09.07.459228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/enb2.12004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545788v1</w:t>
+                <w:t xml:space="preserve">hal-03545761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising protein synthesis in cell‐free systems, a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentially optimized cell-free buffer enables robust expression from unprotected linear DNA in exonuclease-deficient extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Cardoso Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo C Batista</w:t>
+                <w:t xml:space="preserve">Antoine Levrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Soudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manish Kushwaha</w:t>
+                <w:t xml:space="preserve">Peter L Voyvodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐loup Faulon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tatjana Achmedov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (1), pp.10-19. </w:t>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.acssynbio.1c00448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/enb2.12004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2021.09.07.459228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545761v1</w:t>
+                <w:t xml:space="preserve">hal-03545788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale active-learning-guided exploration for in vitro protein production optimization</w:t>
               </w:r>
@@ -2247,827 +2247,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02552065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Escherichia coli towards de novo production of gatekeeper (2S)-flavanones: naringenin, pinocembrin, eriodictyol and homoeriodictyol</w:t>
+                <w:t xml:space="preserve">Development of a Biosensor for Detection of Benzoic Acid Derivatives in Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Dunstan</w:t>
+                <w:t xml:space="preserve">Sara Castaño-Cerezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Robinson</w:t>
+                <w:t xml:space="preserve">Mathieu Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Jervis</w:t>
+                <w:t xml:space="preserve">Philippe Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cunyu Yan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Truan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/synbio/ysaa012⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (7), pp.372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2019.00372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275306v1</w:t>
+                <w:t xml:space="preserve">hal-04275297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Biosensor for Detection of Benzoic Acid Derivatives in Saccharomyces cerevisiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering Escherichia coli towards de novo production of gatekeeper (2S)-flavanones: naringenin, pinocembrin, eriodictyol and homoeriodictyol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dunstan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Castaño-Cerezo</w:t>
+                <w:t xml:space="preserve">Christopher Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fournié</w:t>
+                <w:t xml:space="preserve">Adrian Jervis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Urban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+                <w:t xml:space="preserve">Cunyu Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Truan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pablo Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (7), pp.372. </w:t>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), pp.ysaa012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2019.00372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/synbio/ysaa012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275297v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial genes for a circular and sustainable Bio-PET Economy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic perceptrons for neural computing in biological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Pandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Salvador</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alex A Smith</w:t>
+                <w:t xml:space="preserve">Peter L. Voyvodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Soudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes10050373⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11889-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627201v1</w:t>
+                <w:t xml:space="preserve">hal-02275517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning for bioretrosynthesis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbial genes for a circular and sustainable Bio-PET Economy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Abdulmutalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhyun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex A Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssynbio.9b00447⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (5), pp.373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes10050373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905157v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning of designed translational control allows predictive pathway optimization in escherichia coli</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reinforcement learning for bioretrosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 8 (1), pp. 127-136. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssynbio.8b00398⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.157-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssynbio.9b00447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275329v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic perceptrons for neural computing in biological systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Koch</w:t>
+                <w:t xml:space="preserve">Machine learning of designed translational control allows predictive pathway optimization in escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Jervis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vinaixa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dunstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter L. Voyvodic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bonnet</w:t>
+                <w:t xml:space="preserve">Katherine Hollywood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.1-13. </w:t>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp. 127-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11889-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssynbio.8b00398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275517v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient learning in metabolic pathway designs through optimal assembling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3538,51 +3538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melchior Du Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3623,546 +3623,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RetroPath2.0: A retrosynthesis workflow for metabolic engineers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selenzyme: enzyme selection tool for pathway design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baudoin Delepine</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jerry Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Swainston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Takano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas J. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2017.12.002⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (12), pp.2153-2154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625929v1</w:t>
+                <w:t xml:space="preserve">hal-02621189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PartsGenie: an integrated tool for optimizing and sharing synthetic biology parts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">RetroPath2.0: A retrosynthesis workflow for metabolic engineers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudoin Delepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty105⟩</w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45, pp.158-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2017.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275350v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automated Design-Build-Test-Learn pipeline for enhanced microbial production of fine chemicals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">PartsGenie: an integrated tool for optimizing and sharing synthetic biology parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Swainston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dunstan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Jervis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mark Dunstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (13), pp. 2327-2329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-018-0076-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02622177v1</w:t>
+                <w:t xml:space="preserve">hal-04275350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenzyme: enzyme selection tool for pathway design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">An automated Design-Build-Test-Learn pipeline for enhanced microbial production of fine chemicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Takano</w:t>
+                <w:t xml:space="preserve">Adrian J. Jervis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas J. Turner</w:t>
+                <w:t xml:space="preserve">Christopher J. Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cunyu Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dunstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (12), pp.2153-2154. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-018-0076-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621189v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a minimal and generalizable model of transcription factor–based biosensors: Showcasing flavonoids</w:t>
               </w:r>
@@ -4174,51 +4174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heykel Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (9), pp. 2292-2304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4246,252 +4246,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended metabolic space modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baudoin Delépine</w:t>
+                <w:t xml:space="preserve">A dataset of small molecules triggering transcriptional and translational cellular responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Pandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudoin Delepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7295-1_6⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.1374-1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.02.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565190v1</w:t>
+                <w:t xml:space="preserve">hal-02622874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dataset of small molecules triggering transcriptional and translational cellular responses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baudoin Delepine</w:t>
+                <w:t xml:space="preserve">Extended metabolic space modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudoin Delépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17, pp.1374-1378. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Methods in Molecular Biology, 1671 (28), pp. 83-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.02.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7295-1_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02622874v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models for cell-free synthetic biology: Make prototyping easier, better, and faster</w:t>
               </w:r>
@@ -4585,51 +4585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">biochem4j: Integrated and extensible biochemical knowledge through graph databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Swainston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riza Batista Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4637,51 +4637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul D. Dobson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Dunstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (7), pp.e0179130. </w:t>
@@ -4713,360 +4713,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How will kinetics and thermodynamics inform our future efforts to understand and build biological systems?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular structures enumeration and virtual screening in the chemical space with RetroPath2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cels.2017.02.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cheminformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13321-017-0252-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530833v1</w:t>
+                <w:t xml:space="preserve">hal-02623106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular structures enumeration and virtual screening in the chemical space with RetroPath2.0</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How will kinetics and thermodynamics inform our future efforts to understand and build biological systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Doudna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Bar-Ziv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Elf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noireaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cheminformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Cell Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (2), pp.144-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13321-017-0252-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cels.2017.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623106v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNBIOCHEM–a SynBio foundry for the biosynthesis and sustainable production of fine and speciality chemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Currin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Dunstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donal Fellows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian J. Jervis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (3), pp.675-677. </w:t>
@@ -5117,51 +5117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding Biosensing Abilities through Computer-Aided Design of Metabolic Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Libis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudoin Delepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5234,51 +5234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Mellor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Grigoras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5325,51 +5325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the patent landscape of synthetic biology for fine chemical production pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Gok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5455,51 +5455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing new chemicals with bacterial transcription factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Libis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudoin Delepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5571,77 +5571,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNBIOCHEM Synthetic Biology Research Centre, Manchester – A UK foundry for fine and speciality chemicals production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalind A. Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Currin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Dunstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donal Fellows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5817,77 +5817,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SensiPath: computer-aided design of sensing-enabling metabolic pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudoin Delepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Libis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5960,51 +5960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamás Fehér</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Libis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6077,51 +6077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Fernandez Castané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamás Fehér</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Pauthenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6181,77 +6181,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XTMS: pathway design in an eXTended metabolic space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashi Bhushan Pandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6311,51 +6311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retropath: automated pipeline for embedded metabolic circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6558,51 +6558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamás Fehér</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Fernández-Castané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6916,51 +6916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereo signature molecular descriptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7033,51 +7033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compound toxicity screening and structure-activity relationship modeling in Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaelle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7175,51 +7175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A retrosynthetic biology approach to therapeutics: from conception to delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Grigoras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7291,51 +7291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A retrosynthetic biology approach to metabolic pathway design for therapeutic production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7421,51 +7421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering antibiotic production and overcoming bacterial resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Grigoras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7703,51 +7703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information processing circuits in cell-free systems: beyond gene expression regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7966,64 +7966,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaxy-SynBioCAD — An Automated Pipeline for Synthetic Biology Design and Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8169,51 +8169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JBEI seminar series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JBEI (DOE), Oct 2022, Emeryville, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8825,51 +8825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Galaxy-SynBioCAD portal: tools and workflows for synthetic biology and metabolic engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8950,51 +8950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Design and Engineering By and For machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9140,51 +9140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melchior Du Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9988,247 +9988,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Perceptrons for Neural Computing in Cell Free Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OptBioDes: an optimal design for the synbio toolchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Breitling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Cell Free Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Institute of Chemical Engineers (AIChE), Dec 2019, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">IWBDA 11th In-ternational Workshop on Bio-Design Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bio-Design Automation Consortium (BDAC), Jul 2019, Cambridge, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563371v1</w:t>
+                <w:t xml:space="preserve">hal-04275710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OptBioDes: an optimal design for the synbio toolchain</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metabolic Perceptrons for Neural Computing in Cell Free Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Pandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Voyvodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Soudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWBDA 11th In-ternational Workshop on Bio-Design Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bio-Design Automation Consortium (BDAC), Jul 2019, Cambridge, UK, United Kingdom</w:t>
+              <w:t xml:space="preserve">AIChE Cell Free Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Institute of Chemical Engineers (AIChE), Dec 2019, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275710v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large-scale exploration of cell-free compositions to maximize protein production using reinforcement learning</w:t>
               </w:r>
@@ -11109,51 +11109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Bio-Production Pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11211,51 +11211,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving regression problems using bacterial metabolism</w:t>
+                <w:t xml:space="preserve">Evaluation of information processing capacity of bacterial metabolism through regression problem solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ahavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mollet</w:t>
@@ -11290,97 +11290,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Living Machines @ Work day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Gif-sur-Yvette, France. </w:t>
+              <w:t xml:space="preserve">BioSynSys 2023 - Symposium on Synthetic and Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312498v1</w:t>
+                <w:t xml:space="preserve">hal-04287846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of information processing capacity of bacterial metabolism through regression problem solving</w:t>
+                <w:t xml:space="preserve">Solving regression problems using bacterial metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ahavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mollet</w:t>
@@ -11415,73 +11415,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSynSys 2023 - Symposium on Synthetic and Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2023 Living Machines @ Work day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Gif-sur-Yvette, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287846v1</w:t>
+                <w:t xml:space="preserve">hal-04312498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural-like computation using bacterial metabolism to solve machine-learning problems</w:t>
               </w:r>
@@ -11605,51 +11605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaxy-SynBioCAD: tools and automated pipelines for Synthetic Biology Design and Metabolic Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melchior Du Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11717,51 +11717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaxy-SynBioCAD: tools and automated pipelines for Synthetic Biology Design and Metabolic Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11855,51 +11855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaxy-SynBioCAD: tools and automated pipelines for Synthetic Biology Design and Metabolic Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melchior Du Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11961,428 +11961,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large-scale exploration of cell-free compositions to maximize protein production using active learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+                <w:t xml:space="preserve">Metabolic Perceptrons for Neural Computing in Biological Systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Soudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Angelo Cardoso Batista</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Voyvodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Biology and Chemistry Department days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, paris, France</w:t>
+              <w:t xml:space="preserve">EMBO workshop “Creating is Understanding: Synthetic Biology Masters Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Heildelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292156v1</w:t>
+                <w:t xml:space="preserve">hal-04275677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Perceptrons for Neural Computing in Biological Systems.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amir Pandi</w:t>
+                <w:t xml:space="preserve">Large scale active-learning-guided exploration for in vitro protein production optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Zettor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO workshop “Creating is Understanding: Synthetic Biology Masters Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Heildelberg, Germany</w:t>
+              <w:t xml:space="preserve">Structural Biology and Chemistry Department days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275677v1</w:t>
+                <w:t xml:space="preserve">hal-03852944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale active-learning-guided exploration for in vitro protein production optimization</w:t>
+                <w:t xml:space="preserve">A large-scale exploration of cell-free compositions to maximize protein production using active learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Zettor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Pandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Cardoso Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Biology and Chemistry Department days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">, Dec 2019, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852944v1</w:t>
+                <w:t xml:space="preserve">hal-04292156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration, analyses, and design of heterologous pathways for the production of chemical compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melchior Du Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12478,51 +12478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Soudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12673,51 +12673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzyme discovery: Enzyme selection and pathway design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12790,64 +12790,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended metabolic space modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudoin Delepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12898,51 +12898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrosynthetic design of heterologous pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12993,51 +12993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrosynthetic design of heterologous pathways 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14644,51 +14644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duigou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1261" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507127v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ahavi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Gouellec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108766" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333962v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05983-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231537v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Tripathi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108698" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507094v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-025-01074-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Khalil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Elsawah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Hoang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113599" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04424418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16726" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.4c00091" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Faure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mollet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40380-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748754v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Sabeti Azad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cardoso Batista" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase L Beisel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/64236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pandi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Diehl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yazdizadeh Kharrazi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Scholz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Bobkova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31245-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649340v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Du Lac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi-Kabbaj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32661-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649349v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Soudier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Voyvodic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.2c00138" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2021.06.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545788v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L Voyvodic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Achmedov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.09.07.459228" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo C Batista" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kushwaha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Faulon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/enb2.12004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02552065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borkowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Zettor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15798-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275306v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dunstan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Robinson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Jervis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunyu Yan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/synbio/ysaa012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casta&#241;o-Cerezo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fourni&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Urban" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00372" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salvador" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Abdulmutalib" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gonzalez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhyun Kim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex A Smith" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10050373" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.9b00447" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275329v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vinaixa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hollywood" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.8b00398" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Voyvodic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11889-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905161v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Breitling" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.228" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627127v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2019.02.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valjent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09722-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625334v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Grigoras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.9b00160" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky940" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625929v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Delepine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2017.12.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275350v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Swainston" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty105" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622177v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Jervis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Robinson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0076-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Wong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Takano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Turner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty065" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275343v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heykel Trabelsi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26726" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565190v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Del&#233;pine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7295-1_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622874v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.02.061" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621501v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2018.00182" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606003v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riza Batista Navarro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonnell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Dobson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179130" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Doudna" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Bar-Ziv" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Elf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noireaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2017.02.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623106v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-017-0252-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606550v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Currin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Fellows" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20160009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602231v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Libis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5b00225" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636917v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mellor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5b00294" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607654v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Gok" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Shapira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12401" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2016.07.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L38RHMPW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602386v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind A. Le Feuvre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synbio.2016.07.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531770v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Wayne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Graves" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demis Hassabis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shambaditya Saha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A. Weber" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634192v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw305" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601465v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Feh&#233;r" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2015.0004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606076v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Fernandez Castan&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Pauthenier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.03.029" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608645v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parutto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Bhushan Pandit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku362" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baudier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Junot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sb4001273" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607225v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku393" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639677v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Fern&#225;ndez-Castan&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201400055" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2A8007C3A025203A07529AA47BEA742EF0329C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601690v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Jaghoori" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Shik T.Q. Jongmans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank de Boer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Peironcely" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2013.11.005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601848v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewok Joo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Plimpton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-7-45" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601691v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Carlsson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci300584r" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341732v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Planson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paillard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24356" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CCE9E6F47B958F72E4A17811F010DA69D5F65DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651873v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2012.03.009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46TP08B1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652758v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fichera" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-5-122" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647510v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201100085" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/115B916A9DA3978D8E1D7DB59AA55229C2FCAB43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427376v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91398-3_3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563028v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275865v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275856v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351679v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275883v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275834v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275418v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275409v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275399v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275392v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275845v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275498v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275511v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355490v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi Kabbaj" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275493v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275504v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275555v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275530v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275582v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275573v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275515v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275697v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275593v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275616v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275642v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291932v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zettor" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275688v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563371v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bonnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275710v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275652v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275735v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275722v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275767v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275746v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275741v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275756v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275730v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155548v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wagner" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603192v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408969v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312498v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287846v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312782v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302811v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351669v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302912v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292156v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275677v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852944v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275661v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545753v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1998-8_19" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852064v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0081-7_16" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789661v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.04.005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603209v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9781493972944" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603740v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204312v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-299-5_9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602043v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Misra" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0470384417.html" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118131411.ch6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592447v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Bartolom&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267743v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170246v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233970v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Dursoniah" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281013v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500853v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-An Hoang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fiorini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613655v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746697v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Archibald" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg B&#228;hler" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jildau Bouwman" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Buell" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ciccarelli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153762v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800505v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bittoun" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chiocchia" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doll&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05509239v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:24e921bcc4d37caa4e0d275b9c4beae362945150;origin=https://hal.archives-ouvertes.fr/hal-05509239;visit=swh:1:snp:d30db40ea555413eb36ef565f5c92e62687bf901;anchor=swh:1:rel:b959c97c859ad2cc20ffffac1069b73e69c890b8;path=/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duigou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1261" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507127v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ahavi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Gouellec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108766" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-025-01074-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05983-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Tripathi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108698" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Khalil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Elsawah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Hoang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113599" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04424418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16726" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.4c00091" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Faure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mollet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40380-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748754v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Sabeti Azad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cardoso Batista" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase L Beisel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/64236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pandi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Diehl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yazdizadeh Kharrazi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Scholz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Bobkova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31245-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649340v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Du Lac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi-Kabbaj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32661-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649349v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Soudier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Voyvodic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.2c00138" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2021.06.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo C Batista" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kushwaha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Faulon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/enb2.12004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L Voyvodic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Achmedov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.09.07.459228" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02552065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borkowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Zettor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15798-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275297v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casta&#241;o-Cerezo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fourni&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Urban" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00372" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275306v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dunstan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Robinson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Jervis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunyu Yan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/synbio/ysaa012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Voyvodic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11889-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627201v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salvador" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Abdulmutalib" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gonzalez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhyun Kim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex A Smith" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10050373" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905157v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.9b00447" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275329v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vinaixa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hollywood" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.8b00398" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905161v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Breitling" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.228" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627127v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2019.02.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valjent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09722-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625334v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Grigoras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.9b00160" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky940" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621189v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Wong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Swainston" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Takano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Turner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty065" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Delepine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2017.12.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275350v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty105" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622177v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Jervis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Robinson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0076-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275343v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heykel Trabelsi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26726" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622874v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.02.061" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565190v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Del&#233;pine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7295-1_6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621501v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2018.00182" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606003v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riza Batista Navarro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonnell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Dobson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179130" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623106v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-017-0252-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530833v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Doudna" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Bar-Ziv" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Elf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noireaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2017.02.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606550v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Currin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Fellows" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20160009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602231v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Libis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5b00225" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636917v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mellor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5b00294" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607654v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Gok" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Shapira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12401" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2016.07.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L38RHMPW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602386v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind A. Le Feuvre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synbio.2016.07.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531770v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Wayne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Graves" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demis Hassabis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shambaditya Saha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A. Weber" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634192v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw305" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601465v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Feh&#233;r" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2015.0004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606076v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Fernandez Castan&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Pauthenier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.03.029" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608645v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parutto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Bhushan Pandit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku362" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baudier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Junot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sb4001273" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607225v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku393" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639677v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Fern&#225;ndez-Castan&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201400055" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2A8007C3A025203A07529AA47BEA742EF0329C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601690v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Jaghoori" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Shik T.Q. Jongmans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank de Boer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Peironcely" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2013.11.005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601848v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewok Joo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Plimpton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-7-45" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601691v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Carlsson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci300584r" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341732v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Planson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paillard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24356" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CCE9E6F47B958F72E4A17811F010DA69D5F65DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651873v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2012.03.009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46TP08B1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652758v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fichera" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-5-122" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647510v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201100085" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/115B916A9DA3978D8E1D7DB59AA55229C2FCAB43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427376v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91398-3_3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563028v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275865v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275856v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351679v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275883v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275834v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275418v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275409v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275399v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275392v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275845v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275498v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275511v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355490v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi Kabbaj" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275493v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275504v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275555v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275530v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275582v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275573v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275515v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275697v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275593v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275616v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275642v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291932v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zettor" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275688v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275710v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563371v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bonnet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275652v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275735v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275722v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275767v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275746v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275741v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275756v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275730v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155548v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wagner" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603192v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408969v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287846v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312498v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312782v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302811v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351669v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302912v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275677v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852944v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292156v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275661v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545753v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1998-8_19" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852064v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0081-7_16" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789661v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.04.005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603209v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9781493972944" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603740v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204312v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-299-5_9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602043v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Misra" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0470384417.html" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118131411.ch6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592447v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Bartolom&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267743v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170246v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233970v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Dursoniah" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281013v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500853v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-An Hoang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fiorini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613655v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746697v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Archibald" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg B&#228;hler" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jildau Bouwman" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Buell" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ciccarelli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153762v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800505v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bittoun" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chiocchia" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doll&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05509239v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:24e921bcc4d37caa4e0d275b9c4beae362945150;origin=https://hal.archives-ouvertes.fr/hal-05509239;visit=swh:1:snp:d30db40ea555413eb36ef565f5c92e62687bf901;anchor=swh:1:rel:b959c97c859ad2cc20ffffac1069b73e69c890b8;path=/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>