--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -1147,1570 +1147,1570 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">This Article is Not Just in English. Making Science More Inclusive and Impactful with Artificial Intelligence Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Burton-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amano Tatsuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Boyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australasian Journal of Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3127/ajis.v29.5875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the influence of emotions on Shadow IT usage behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barlette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berthevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Georg Schaffner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/sim.252.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Policy and Regulation Narratives of Artificial Intelligence: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. T. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (3), pp.81-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/sim.243.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making sense of unexpected events: insights from information system consultancy companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Vitari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Decision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12460125.2025.2462902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking Time in Global Information Systems Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Bouaynaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Global Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/JGIM.372082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Transformation and Resilience: Dimensions and Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Vitari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Global Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (1), pp.1-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/JGIM.367873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open Insurance : entre ambidextrie et maîtrise des risques, comment naviguer dans la complexité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Attaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désalignement stratégique et transformation numérique d’un réseau d’approvisionnement : une analyse au prisme des systèmes complexes et adaptatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital transformation, emergence and complexity in supply networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84, pp.102917</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AI companionship or digital entrapment? investigating the impact of anthropomorphic AI-based chatbots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Innovation &amp; Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (6), pp.100835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jik.2025.100835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">When Food Scanner Apps Outperform Front‐of‐Pack Nutrition Labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐eve Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology and Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mar.22214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Oussama Abidi</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexity in online collective assessments: Implications for the wisdom of the crowd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Currás-Móstoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudio Vitari</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José María Martín Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 200, pp.123068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2023.123068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding and Managing Complex Software Vulnerabilities: An Empirical Analysis of Open-Source Operating Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Bouaynaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information Systems Facing a Crisis: In Search of Resilience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 33 (1), pp.1-64. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 31 (5)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How cybercriminal communities grow and change: An investigation of ad-fraud communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australasian Journal of Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3127/ajis.v29.5875⟩</w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une étude de l’appropriation d’un dispositif d’accompagnement de la transformation numérique en continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. T. Tran</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 29 (3), pp.81-120. </w:t>
-[...1084 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (3), pp.35-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03281292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3180,183 +3180,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Overt censorship: a fatal mistake?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications of the ACM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (8), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2492007.2492021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Young Hackers to Crackers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (3), pp.53-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/jthi.2013070104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187781v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02187746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICT and Education in France</w:t>
               </w:r>
@@ -3745,51 +3745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience, durabilité et conformité : une étude de cas de la mise en place du RFID dans un réseau d'approvisionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Michou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3814,77 +3814,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intention ou procrastination ? Une meilleure compréhension des comportements reportés en matière de sécurité de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berthevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Georg Schaffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3922,51 +3922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic misalignment in digital transformation: a Complex adaptive supply network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4004,51 +4004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de terrain sur les interactions entre la transformation numérique et la résilience en contexte de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4181,51 +4181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apps and downs: Cross-Country Variations in the Success of Contact-Tracing Technology (Best Paper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4272,51 +4272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le désalignement des stratégies dans un contexte de transformation numérique : une recherche en cours au sein d'un réseau d'approvisionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4348,234 +4348,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security by obscurity? Understanding Innovations in Cybercriminal Organizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+                <w:t xml:space="preserve">Blockchain at the boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Bouaynaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vichara Kin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benyamin Aghhavani-Shajari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pré-ICIS FRAIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Copenhagen, Denmark, France</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235633v1</w:t>
-[...67 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04133603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Benyamin Aghhavani-Shajari</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Security by obscurity? Understanding Innovations in Cybercriminal Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pré-ICIS FRAIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Copenhagen, Denmark, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133603v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of CASN resilience: A two cases RFID crisis study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4626,64 +4626,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The subtle role of governments in the development of artificial intelligence: Evidence from the OECD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tra Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4721,51 +4721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RFID AS RESILIENCE ENABLER FOR SUPPLY NETWORK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4803,51 +4803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the types of interactions between digital transformation and resilience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4892,454 +4892,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apps and downs: Cross-country variations in the success of contact-tracing technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LUISS Seminar 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Roma, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Artificial Intelligence is Reshaping Cybercrime: Understanding Innovations in Cybercriminal Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACIEK 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding Innovations in Cybercriminal Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information Systems Journal - Paper Development Workshop 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theories in IS, a Matter of Time? A Study of Longitudinal Cases in IS Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Bouaynaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pre-ICIS SIG PHIL – Products of Theorizing: Towards Native Theories of Emerging IT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Security by Obscurity, an History of Secrecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIKS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Simon Porcher</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdependencies and Digital Boundaries in Cybercriminal Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...314 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vichara Kin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pré-ICIS Risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5584,51 +5584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières et interdépendances des constellations de pratiques : le cas du cybercrime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vichara Kin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6441,247 +6441,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cornerstone of terror: the double-edged impact of fear appeals in a transformational information system security project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Auckland, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cybercrimes and Money Laundering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AML and CFT: Implementing a Risk-Based Framework, Central Banking Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Windsor, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Broken bad: money laundering issues with online gaming, virtual currency and other techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Bar Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188233v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-02188236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dark Side of Online Freelancing</w:t>
               </w:r>
@@ -6799,372 +6799,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Market Failure Mechanisms in Cybersecurity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pre-ICIS workshop on Information Security and Privacy (SIGSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How to Become a Black Hat Hacker? An Exploratory Study of Barriers to Entry Into Cybercrime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Market Failure Mechanisms in Cybersecurity</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoption of deviant behavior and cybercrime 'Know how' diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pre-ICIS workshop on Information Security and Privacy (SIGSEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Orlando, United States</w:t>
+              <w:t xml:space="preserve">York Deviancy Conference (National Deviancy Symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hackers, en quête d'identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary Identities Paris International Conference, EPHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacker's Modern Myth : Cult of the Dead Cow and Other Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Society of Criminology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Newcastle upon Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188175v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02188211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7314,165 +7314,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La formation initiale et continue en Sécurité des Systèmes d'Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JSSI - OSSIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trends in cybercrime: a case study of online criminal communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybersecurity Meeting, CCFI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188226v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02188229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criminalité et nouvelles technologies</w:t>
               </w:r>
@@ -7659,165 +7659,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Planning and Emergence in IT-Enabled Organizational Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSEAD Special Workshop on Studying Organizational Adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Fontainebleau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Dialectical Perspective on the Reframing of Strategic Intent and Governing Agency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIS Doctoral Consortium, pre-ICIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Fort Worth, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188197v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02188207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État de l'art de la cybercriminalité</w:t>
               </w:r>
@@ -8549,357 +8549,357 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bitcoin-based scams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Berkman Center for Internet &amp; Society, Harvard University. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Decentralized Cryptographic Information Black Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Berkman Center for Internet &amp; Society, Harvard University. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Berkman Center for Internet &amp; Society, Harvard University. 2015</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laundering Money Online: a review of cybercriminals methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Tools and Resources for Anti-Corruption Knowledge (UNODC). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Tools and Resources for Anti-Corruption Knowledge (UNODC). 2013</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet et usages: ce que la Libye a appris de la révolution en Égypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université du Québec (Montréal). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving to the Cloud: mitigate threat and risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Cloud Security Alliance. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188361v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-02187715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9097,517 +9097,517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hacking the World of Hackers. Global Security Mag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Iran's illegalization of VPN: a network case study. Orange Business Services, Emerging Markets Magazine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Hacking the World of Hackers. Global Security Mag</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religious beliefs on the Internet: Between ignorance and censorship. Computer World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Western Machinery of Surveillance Weapons. Infosecurity Magazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DNS Changer et la fraude au clic. Multi-System and Internet Security Cookbook (MISC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cervoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Strange Case of Indian Censorship in Oman. Infosecurity Magazine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stopping Spam: is it Worth it? Global Security Mag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'importance de la sensibilisation utilisateurs : le cas de l'attaque d'osCommerce. Global Security Mag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...162 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cervoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9794,51 +9794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Richet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394297696" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850594v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Reix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133658v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404819v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malaurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923387v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weisstub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Simoes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05013772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornudet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;eve Laporte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22214" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.367873" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223555v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burton-Jones" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amano Tatsuya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Boyce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Guzman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3127/ajis.v29.5875" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.243.0081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barlette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthevas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Georg Schaffner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.252.0099" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948300v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2025.2462902" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bouaynaya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.372082" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Atta&#239;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Michou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148553v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312088v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jik.2025.100835" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370444v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Curr&#225;s-M&#243;stoles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Mart&#237;n Mart&#237;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.123068" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403899v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121282" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281292v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976045v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ojelanki Ngwenyama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2020.1803155" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222488v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2020.1754802" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187623v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187738v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2013.2251347" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187781v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2013070104" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187746v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492007.2492021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mouchoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291429v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291393v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698866v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133614v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430533v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitari Claudio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736727v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grosman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2022.295" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736707v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133603v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichara Kin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyamin Aghhavani-Shajari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736712v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra Tran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133596v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03876770v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403884v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403901v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476266v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403911v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403896v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486227v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156040v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188094v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188100v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188188v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187629v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187630v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188191v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187726v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188172v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Culley Kimberly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188073v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188233v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187620v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188236v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187611v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187741v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187605v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188175v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188181v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188211v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403906v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404227v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188229v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188232v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188203v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188200v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188197v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188207v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188239v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188214v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133686v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187798v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187794v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187600v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187595v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187599v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187596v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187788v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188361v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187715v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188313v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188327v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188344v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188335v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188331v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188349v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188347v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188355v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cervoise" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188357v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188358v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Richet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394297696" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850594v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Reix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133658v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404819v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malaurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923387v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weisstub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Simoes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223555v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burton-Jones" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amano Tatsuya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Boyce" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Guzman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3127/ajis.v29.5875" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512105v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barlette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthevas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Georg Schaffner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.252.0099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Tran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.243.0081" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abidi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2025.2462902" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009553v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bouaynaya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.372082" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.367873" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Atta&#239;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Michou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jik.2025.100835" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05013772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornudet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;eve Laporte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22214" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370444v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Curr&#225;s-M&#243;stoles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Mart&#237;n Mart&#237;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.123068" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403899v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121282" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281292v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976045v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ojelanki Ngwenyama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2020.1803155" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222488v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2020.1754802" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187623v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187738v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2013.2251347" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492007.2492021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2013070104" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mouchoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291429v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291393v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698866v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133614v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430533v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitari Claudio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736727v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grosman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2022.295" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736707v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichara Kin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyamin Aghhavani-Shajari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736712v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra Tran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133596v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03876770v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403901v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476266v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403884v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403896v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486227v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156040v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188094v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188100v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188188v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187629v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187630v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188191v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187726v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188172v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Culley Kimberly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188073v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188233v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187611v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187605v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188211v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188175v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403906v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404227v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188229v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188226v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188232v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188203v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188200v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188207v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188197v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188239v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188214v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133686v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187798v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187794v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187600v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187595v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187599v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187596v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187597v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187788v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187715v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188361v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188313v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188327v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188335v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188344v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188331v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188347v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cervoise" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188349v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188357v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188358v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>