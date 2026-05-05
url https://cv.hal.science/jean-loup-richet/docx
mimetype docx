--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -228,50 +228,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Systèmes d'information et management - 8ème édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Reix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kalika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert, 2023, 9782311412208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Système d’information et Management des Organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -312,171 +426,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, 2023, 978-2-311-41220-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850594v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-04133658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management du système d’information dans sa complexité</w:t>
               </w:r>
@@ -1147,888 +1147,888 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Désalignement stratégique et transformation numérique d’un réseau d’approvisionnement : une analyse au prisme des systèmes complexes et adaptatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open Insurance : entre ambidextrie et maîtrise des risques, comment naviguer dans la complexité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Attaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking Time in Global Information Systems Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Bouaynaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Global Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/JGIM.372082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Transformation and Resilience: Dimensions and Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Vitari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Global Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (1), pp.1-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/JGIM.367873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making sense of unexpected events: insights from information system consultancy companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Vitari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Decision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12460125.2025.2462902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">This Article is Not Just in English. Making Science More Inclusive and Impactful with Artificial Intelligence Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Burton-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amano Tatsuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Boyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australasian Journal of Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3127/ajis.v29.5875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Yves Barlette</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Policy and Regulation Narratives of Artificial Intelligence: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Berthevas</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Georg Schaffner</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. T. Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 30 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54695/sim.252.0099⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 29 (3), pp.81-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/sim.243.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the influence of emotions on Shadow IT usage behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dutot</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berthevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Porcher</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. T. Tran</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Georg Schaffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 29 (3), pp.81-120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54695/sim.243.0081⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 30 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/sim.252.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...278 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/JGIM.367873⟩</w:t>
-[...182 lines deleted...]
-                <w:t xml:space="preserve">hal-05068488v1</w:t>
+                <w:t xml:space="preserve">hal-05512105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital transformation, emergence and complexity in supply networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2391,51 +2391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and Managing Complex Software Vulnerabilities: An Empirical Analysis of Open-Source Operating Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Bouaynaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3745,51 +3745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience, durabilité et conformité : une étude de cas de la mise en place du RFID dans un réseau d'approvisionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Michou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3808,247 +3808,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Strategic misalignment in digital transformation: a Complex adaptive supply network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28ème Conférence de l’AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intention ou procrastination ? Une meilleure compréhension des comportements reportés en matière de sécurité de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berthevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Georg Schaffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de terrain sur les interactions entre la transformation numérique et la résilience en contexte de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4181,51 +4181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apps and downs: Cross-Country Variations in the Success of Contact-Tracing Technology (Best Paper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4272,51 +4272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le désalignement des stratégies dans un contexte de transformation numérique : une recherche en cours au sein d'un réseau d'approvisionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4348,234 +4348,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain at the boundaries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benyamin Aghhavani-Shajari</w:t>
+                <w:t xml:space="preserve">Security by obscurity? Understanding Innovations in Cybercriminal Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pré-ICIS FRAIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Copenhagen, Denmark, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133603v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-04235633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blockchain at the boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Bouaynaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vichara Kin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benyamin Aghhavani-Shajari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pré-ICIS FRAIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Copenhagen, Denmark, France</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235633v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of CASN resilience: A two cases RFID crisis study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4626,64 +4626,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The subtle role of governments in the development of artificial intelligence: Evidence from the OECD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tra Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4721,51 +4721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RFID AS RESILIENCE ENABLER FOR SUPPLY NETWORK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4803,51 +4803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the types of interactions between digital transformation and resilience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4898,51 +4898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apps and downs: Cross-country variations in the success of contact-tracing technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5131,51 +5131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theories in IS, a Matter of Time? A Study of Longitudinal Cases in IS Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Bouaynaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5295,51 +5295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdependencies and Digital Boundaries in Cybercriminal Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vichara Kin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pré-ICIS Risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5358,1744 +5358,1744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Capacités marketing des plateformes de fraudes publicitaires : la face cachée du marketing digital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Dark Side of Analytics and Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pre-ICIS - EJIS Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Marketing Capabilities in Advertising Fraud Platforms: An Exploration of Cybercriminal Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory &amp; Practice in Marketing (TPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02156040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières et interdépendances des constellations de pratiques : le cas du cybercrime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vichara Kin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Frontières et interdépendances des constellations de pratiques : le cas du cybercrime</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la théorie à l'échec ? complexité de la sécurité des systèmes d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Sécurité des Systèmes d'Information - OSSIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Network Structure, Social Hierarchy and Dynamics in IS-enabled Organizational Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Seoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation and Security by Design: Transforming Information Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SILOGIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betting in the Darknet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Preventing criminal risks linked to the sports betting market</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Conseil de l'Europe, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loose Coupling Perspective in Management History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academy of Management Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Atlanta, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Etude de Cas de l’Evolution du Couplage de la Gouvernance et du Management Stratégique d’une Transformation liées aux SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vichara Kin</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ojelanki Ngwenyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...248 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Key Stakeholders Dissent and their Influences in the Reframing of Strategic Intent in IS-enabled Organizational Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ojelanki Ngwenyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">, 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissent and Influences in the Reframing of Strategic Intent in IS-enabled Organizational Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ojelanki Ngwenyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SILOGIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">JAIS Theory Development Workshop, Pre-ICIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Fort Worth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une Etude de Cas de l’Evolution du Couplage de la Gouvernance et du Management Stratégique d’une Transformation liées aux SI</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opening the Black Box of Cognitive Bias in Decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ojelanki Ngwenyama</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frantz Rowe</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culley Kimberly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifteenth International Conference on Knowledge, Culture and Change in Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Berkeley, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une perspective dialectique de la transformation organisationnelle et des stratégies d’influence : revue de littérature et proposition d’un modèle conceptuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">, 2015, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Ojelanki Ngwenyama</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornerstone of terror: the double-edged impact of fear appeals in a transformational information system security project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">, 2014, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Culley Kimberly</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cybercrimes and Money Laundering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteenth International Conference on Knowledge, Culture and Change in Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">AML and CFT: Implementing a Risk-Based Framework, Central Banking Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Windsor, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Frantz Rowe</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broken bad: money laundering issues with online gaming, virtual currency and other techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAIS Theory Development Workshop, Pre-ICIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Fort Worth, United States</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Bar Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une perspective dialectique de la transformation organisationnelle et des stratégies d’influence : revue de littérature et proposition d’un modèle conceptuel</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Dark Side of Online Freelancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pre-ICIS 2013 Workshop on The Changing Nature of Work (SIG-ORSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fear Appeals and Organizational Change: a Legitimization Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pre-ICIS 2013, IFIP WG 8.2, OASIS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Market Failure Mechanisms in Cybersecurity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pre-ICIS workshop on Information Security and Privacy (SIGSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Become a Black Hat Hacker? An Exploratory Study of Barriers to Entry Into Cybercrime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Frantz Rowe</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hackers, en quête d'identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">Contemporary Identities Paris International Conference, EPHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...434 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoption of deviant behavior and cybercrime 'Know how' diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">York Deviancy Conference (National Deviancy Symposium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188181v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02188211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacker's Modern Myth : Cult of the Dead Cow and Other Tales</w:t>
               </w:r>
@@ -7176,165 +7176,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Blanchiment d'Argent en Ligne et Cybercriminalité Organisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SUP - Déjeuners de la Recherche et de l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trends in Cybercrime: Cases the Banking Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BPI France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403906v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03404227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation initiale et continue en Sécurité des Systèmes d'Information</w:t>
               </w:r>
@@ -8351,159 +8351,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cybercrime and Law Enforcement Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Berkman Center for Internet &amp; Society, Harvard University. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Extortion on the Internet: the Rise of Crypto-Ransomware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Berkman Center for Internet &amp; Society, Harvard University. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187600v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-02187595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laundering Money Online: an Overview</w:t>
               </w:r>
@@ -8911,735 +8911,735 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New French surveillance law: From fear to controversy. Computer World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Age of Internet Warfare. Yahoo News</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinese Entrepreneurs in the Giant Cage. Vanderbilt Journal of Entertainment and Technology Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacking the World of Hackers. Global Security Mag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Hacking the World of Hackers. Global Security Mag</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iran's illegalization of VPN: a network case study. Orange Business Services, Emerging Markets Magazine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Iran's illegalization of VPN: a network case study. Orange Business Services, Emerging Markets Magazine</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religious beliefs on the Internet: Between ignorance and censorship. Computer World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Western Machinery of Surveillance Weapons. Infosecurity Magazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DNS Changer et la fraude au clic. Multi-System and Internet Security Cookbook (MISC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cervoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">DNS Changer et la fraude au clic. Multi-System and Internet Security Cookbook (MISC)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Strange Case of Indian Censorship in Oman. Infosecurity Magazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'importance de la sensibilisation utilisateurs : le cas de l'attaque d'osCommerce. Global Security Mag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cervoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stopping Spam: is it Worth it? Global Security Mag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188357v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02188358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9794,51 +9794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Richet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394297696" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850594v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Reix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133658v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404819v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malaurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923387v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weisstub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Simoes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223555v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burton-Jones" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amano Tatsuya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Boyce" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Guzman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3127/ajis.v29.5875" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512105v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barlette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthevas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Georg Schaffner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.252.0099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Tran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.243.0081" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abidi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2025.2462902" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009553v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bouaynaya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.372082" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.367873" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Atta&#239;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Michou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jik.2025.100835" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05013772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornudet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;eve Laporte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22214" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370444v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Curr&#225;s-M&#243;stoles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Mart&#237;n Mart&#237;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.123068" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403899v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121282" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281292v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976045v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ojelanki Ngwenyama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2020.1803155" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222488v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2020.1754802" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187623v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187738v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2013.2251347" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492007.2492021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2013070104" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mouchoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291429v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291393v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698866v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133614v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430533v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitari Claudio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736727v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grosman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2022.295" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736707v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichara Kin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyamin Aghhavani-Shajari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736712v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra Tran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133596v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03876770v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403901v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476266v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403884v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403896v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486227v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156040v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188094v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188100v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188188v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187629v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187630v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188191v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187726v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188172v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Culley Kimberly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188073v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188233v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187611v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187605v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188211v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188175v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403906v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404227v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188229v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188226v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188232v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188203v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188200v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188207v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188197v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188239v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188214v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133686v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187798v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187794v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187600v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187595v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187599v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187596v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187597v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187788v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187715v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188361v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188313v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188327v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188335v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188344v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188331v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188347v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cervoise" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188349v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188357v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188358v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Richet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394297696" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133658v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Reix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404819v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malaurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923387v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weisstub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Simoes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Michou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Atta&#239;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bouaynaya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.372082" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937511v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abidi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.367873" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2025.2462902" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burton-Jones" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amano Tatsuya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Boyce" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Guzman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3127/ajis.v29.5875" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Tran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.243.0081" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barlette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthevas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Georg Schaffner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.252.0099" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jik.2025.100835" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05013772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornudet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;eve Laporte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22214" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370444v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Curr&#225;s-M&#243;stoles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Mart&#237;n Mart&#237;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.123068" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403899v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121282" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281292v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976045v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ojelanki Ngwenyama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2020.1803155" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222488v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2020.1754802" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187623v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187738v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2013.2251347" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492007.2492021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2013070104" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mouchoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291429v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291393v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698866v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430533v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitari Claudio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736727v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grosman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2022.295" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736707v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133603v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichara Kin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyamin Aghhavani-Shajari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736712v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra Tran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133596v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03876770v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403901v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476266v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403884v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403896v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188094v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156040v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188100v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188188v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187630v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188191v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188231v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187629v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187726v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188158v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Culley Kimberly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188073v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188233v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187611v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187605v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188211v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188181v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188175v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404227v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403906v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188229v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188226v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188232v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188203v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188200v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188207v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188197v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188239v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188214v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133686v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187798v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187794v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187595v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187600v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187599v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187596v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187597v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187788v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187715v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188361v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188327v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188330v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188313v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188335v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188344v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188331v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188347v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cervoise" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188349v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188358v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188357v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>