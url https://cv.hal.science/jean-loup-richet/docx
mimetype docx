--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -1311,694 +1311,694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">This Article is Not Just in English. Making Science More Inclusive and Impactful with Artificial Intelligence Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Burton-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amano Tatsuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Boyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australasian Journal of Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3127/ajis.v29.5875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Policy and Regulation Narratives of Artificial Intelligence: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. T. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (3), pp.81-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/sim.243.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the influence of emotions on Shadow IT usage behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barlette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berthevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Georg Schaffner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (2), pp.99-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/sim.252.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rethinking Time in Global Information Systems Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Bouaynaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 (1), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/JGIM.372082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Transformation and Resilience: Dimensions and Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Vitari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 (1), pp.1-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/JGIM.367873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making sense of unexpected events: insights from information system consultancy companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Vitari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Decision Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/12460125.2025.2462902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948300v1</w:t>
-              </w:r>
-[...366 lines deleted...]
-                <w:t xml:space="preserve">hal-05512105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital transformation, emergence and complexity in supply networks</w:t>
               </w:r>
@@ -2391,51 +2391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and Managing Complex Software Vulnerabilities: An Empirical Analysis of Open-Source Operating Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Bouaynaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3896,77 +3896,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intention ou procrastination ? Une meilleure compréhension des comportements reportés en matière de sécurité de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berthevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Georg Schaffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4004,51 +4004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de terrain sur les interactions entre la transformation numérique et la résilience en contexte de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4162,406 +4162,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le désalignement des stratégies dans un contexte de transformation numérique : une recherche en cours au sein d'un réseau d'approvisionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27ème conférence de l'AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Carry-Le-Rouet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apps and downs: Cross-Country Variations in the Success of Contact-Tracing Technology (Best Paper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AOM Annual Meeting Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Seattle, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5465/AMBPP.2022.295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Hugo Michou</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blockchain at the boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Bouaynaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vichara Kin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benyamin Aghhavani-Shajari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pré-ICIS FRAIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Copenhagen, Denmark, France</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235633v1</w:t>
-[...67 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04133603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Benyamin Aghhavani-Shajari</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Security by obscurity? Understanding Innovations in Cybercriminal Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pré-ICIS FRAIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Copenhagen, Denmark, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What are the types of interactions between digital transformation and resilience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Vitari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Carry Le Rouet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RFID AS RESILIENCE ENABLER FOR SUPPLY NETWORK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pré-ICIS FRAIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The subtle role of governments in the development of artificial intelligence: Evidence from the OECD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tra Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACIEK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Seville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of CASN resilience: A two cases RFID crisis study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4577,506 +4862,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence académique internationale : ICIS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Tra Tran</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Artificial Intelligence is Reshaping Cybercrime: Understanding Innovations in Cybercriminal Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIEK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Seville, Spain</w:t>
+              <w:t xml:space="preserve">ACIEK 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hugo Michou</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apps and downs: Cross-country variations in the success of contact-tracing technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LUISS Seminar 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403947v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03403901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Innovations in Cybercriminal Platforms</w:t>
               </w:r>
@@ -5131,51 +5131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theories in IS, a Matter of Time? A Study of Longitudinal Cases in IS Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Bouaynaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5295,51 +5295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdependencies and Digital Boundaries in Cybercriminal Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vichara Kin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pré-ICIS Risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5584,51 +5584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières et interdépendances des constellations de pratiques : le cas du cybercrime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vichara Kin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6937,165 +6937,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adoption of deviant behavior and cybercrime 'Know how' diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">York Deviancy Conference (National Deviancy Symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, York, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hackers, en quête d'identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Identities Paris International Conference, EPHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188211v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02188181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacker's Modern Myth : Cult of the Dead Cow and Other Tales</w:t>
               </w:r>
@@ -8351,159 +8351,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Extortion on the Internet: the Rise of Crypto-Ransomware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Berkman Center for Internet &amp; Society, Harvard University. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cybercrime and Law Enforcement Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Berkman Center for Internet &amp; Society, Harvard University. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187595v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-02187600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laundering Money Online: an Overview</w:t>
               </w:r>
@@ -9794,51 +9794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Richet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394297696" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133658v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Reix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404819v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malaurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923387v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weisstub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Simoes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Michou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Atta&#239;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bouaynaya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.372082" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937511v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abidi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.367873" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2025.2462902" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burton-Jones" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amano Tatsuya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Boyce" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Guzman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3127/ajis.v29.5875" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Tran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.243.0081" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barlette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthevas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Georg Schaffner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.252.0099" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jik.2025.100835" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05013772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornudet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;eve Laporte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22214" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370444v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Curr&#225;s-M&#243;stoles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Mart&#237;n Mart&#237;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.123068" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403899v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121282" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281292v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976045v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ojelanki Ngwenyama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2020.1803155" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222488v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2020.1754802" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187623v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187738v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2013.2251347" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492007.2492021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2013070104" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mouchoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291429v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291393v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698866v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430533v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitari Claudio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736727v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grosman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2022.295" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736707v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133603v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichara Kin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyamin Aghhavani-Shajari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736712v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra Tran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133596v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03876770v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403901v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476266v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403884v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403896v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188094v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156040v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188100v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188188v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187630v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188191v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188231v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187629v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187726v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188158v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Culley Kimberly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188073v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188233v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187611v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187605v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188211v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188181v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188175v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404227v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403906v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188229v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188226v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188232v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188203v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188200v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188207v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188197v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188239v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188214v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133686v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187798v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187794v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187595v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187600v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187599v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187596v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187597v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187788v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187715v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188361v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188327v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188330v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188313v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188335v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188344v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188331v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188347v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cervoise" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188349v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188358v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188357v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Richet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394297696" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133658v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Reix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404819v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malaurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923387v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weisstub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Simoes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Michou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Atta&#239;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burton-Jones" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amano Tatsuya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Boyce" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Guzman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3127/ajis.v29.5875" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155216v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Tran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.243.0081" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barlette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthevas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Georg Schaffner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.252.0099" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009553v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bouaynaya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.372082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.367873" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2025.2462902" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jik.2025.100835" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05013772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornudet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;eve Laporte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22214" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370444v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Curr&#225;s-M&#243;stoles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Mart&#237;n Mart&#237;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.123068" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403899v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121282" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281292v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976045v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ojelanki Ngwenyama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2020.1803155" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222488v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2020.1754802" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187623v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187738v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2013.2251347" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492007.2492021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2013070104" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mouchoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291429v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291393v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698866v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430533v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitari Claudio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736707v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736727v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grosman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2022.295" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichara Kin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyamin Aghhavani-Shajari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03876770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133596v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736712v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra Tran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019353v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403901v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476266v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403884v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403896v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188094v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156040v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188100v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188188v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187630v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188191v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188231v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187629v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187726v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188158v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Culley Kimberly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188073v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188233v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187611v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187605v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188211v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188175v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404227v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403906v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188229v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188226v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188232v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188203v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188200v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188207v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188197v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188239v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188214v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133686v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187798v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187794v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187600v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187595v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187599v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187596v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187597v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187788v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187715v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188361v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188327v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188330v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188313v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188335v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188344v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188331v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188347v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cervoise" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188349v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188358v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188357v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>