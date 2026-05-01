--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -4813,372 +4813,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the natural and forced recirculation bubble downstream a Backward-Facing Step using real-time optical flow velocimetry</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Culture of hepatic and stem cell spheroids in acoustic levitation induces different self-organisation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duvan Rojas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lousineh Arakelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Hoyos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jeger-Madiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Acoustofluidics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864269v1</w:t>
+                <w:t xml:space="preserve">hal-03858045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards concentric topology in organoids: Structuration and culture of brain derived spheroids in a Bulk Acoustic Wave resonator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the natural and forced recirculation bubble downstream a Backward-Facing Step using real-time optical flow velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pimienta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonios Giannopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Aider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Miniaturized Systems for Chemistry and Life Sciences (MicroTAS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865434v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture of hepatic and stem cell spheroids in acoustic levitation induces different self-organisation dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Duvan Rojas Garcia</w:t>
+                <w:t xml:space="preserve">Towards concentric topology in organoids: Structuration and culture of brain derived spheroids in a Bulk Acoustic Wave resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lousineh Arakelian</w:t>
+                <w:t xml:space="preserve">Guillaume Viraye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Ewen Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Hoyos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Jeger-Madiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustofluidics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">26th International Conference on Miniaturized Systems for Chemistry and Life Sciences (MicroTAS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858045v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the influence of microgravity on brain derived spheroids in acoustic levitation</w:t>
               </w:r>
@@ -5408,277 +5408,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture of cell spheroids in acoustic levitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Rabiet</w:t>
+                <w:t xml:space="preserve">Novel acoustofluidic approach using a Bulk Acoustic Wave resonator to control the topology and culture conditions of brain derived spheroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lousineh Arakelian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Jeger-Madiot</w:t>
+                <w:t xml:space="preserve">Guillaume Viraye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Ewen Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Hoyos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Larghero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhysBio 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Acoustofluidics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958452v1</w:t>
+                <w:t xml:space="preserve">hal-03864057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel acoustofluidic approach using a Bulk Acoustic Wave resonator to control the topology and culture conditions of brain derived spheroids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mousset</w:t>
+                <w:t xml:space="preserve">Culture of cell spheroids in acoustic levitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Viraye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Ewen Lecoq</w:t>
+                <w:t xml:space="preserve">Lousineh Arakelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jeger-Madiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Hoyos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Larghero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustofluidics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">PhysBio 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864057v1</w:t>
+                <w:t xml:space="preserve">hal-03958452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk acoustic waves-based system for a rapid and high throughput cell washing</w:t>
               </w:r>
@@ -5927,51 +5927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organization of human mesenchymal stem cells into spheroids trapped in acoustic levitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jeger-Madiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lousineh Arakelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niclas Setterblad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6268,51 +6268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jeger-Madiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niclas Setterblad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lousineh Arakelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6361,217 +6361,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dense PIV system: a solution for rapid data assimilation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonios Giannopoulos</w:t>
+                <w:t xml:space="preserve">Acoustic reconcentration or separation of cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop and Challenge on Data Assimilation &amp; CFD Processing for PIV and LPT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, PARIS (en virtuel), France. pp.9 - 10</w:t>
+              <w:t xml:space="preserve">36th International Symposium on Microscale Separations and Bioanalysis (MSB 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Saint-Malo ( Virtual ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017749v1</w:t>
+                <w:t xml:space="preserve">hal-03102223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic reconcentration or separation of cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Hoyos</w:t>
+                <w:t xml:space="preserve">A dense PIV system: a solution for rapid data assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonios Giannopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Symposium on Microscale Separations and Bioanalysis (MSB 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Saint-Malo ( Virtual ), France</w:t>
+              <w:t xml:space="preserve">3rd Workshop and Challenge on Data Assimilation &amp; CFD Processing for PIV and LPT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, PARIS (en virtuel), France. pp.9 - 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102223v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the creation of 2D or 3D clusters of cells in acoustic levitation</w:t>
               </w:r>
@@ -6583,51 +6583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jeger-Madiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niclas Setterblad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lousineh Arakelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6676,217 +6676,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic propulsion of metallic nano-cylinders: contribution of the local vertical acceleration from micro to hyper gravity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Hoyos</w:t>
+                <w:t xml:space="preserve">System identification using Neural Networks applied to experimental noise-amplifier flows characterized by real-time optical flow velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonios Giannopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Low Gravity Research Association Biennial Symposium and General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Granada, Spain</w:t>
+              <w:t xml:space="preserve">17TH EUROPEAN TURBULENCE CONFERENCE (ETC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376725v1</w:t>
+                <w:t xml:space="preserve">hal-02370735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System identification using Neural Networks applied to experimental noise-amplifier flows characterized by real-time optical flow velocimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonios Giannopoulos</w:t>
+                <w:t xml:space="preserve">Acoustic propulsion of metallic nano-cylinders: contribution of the local vertical acceleration from micro to hyper gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Benoit-Gonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17TH EUROPEAN TURBULENCE CONFERENCE (ETC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">26th European Low Gravity Research Association Biennial Symposium and General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370735v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of collective effects on acoustic particle focusing</w:t>
               </w:r>
@@ -7049,64 +7049,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective optical manipulation of particles in acoustic levitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8181,325 +8181,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Linear Base Flow Modification by Streamwise Vortices Induced by Vortex Generators Application to the Control of Separated Flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiments on the reverse Bénard-von Kármán vortex street produced by a flapping foil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Godoy-Diana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Tampa Bay, Florida, United States. pp.GI.00006</w:t>
+              <w:t xml:space="preserve">EUROMECH Fluid Mechanics Conference 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Stockholm, Sweden. pp.166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174031v1</w:t>
+                <w:t xml:space="preserve">hal-00156477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de Générateurs de Vortex mécaniques passifs ou actifs pour réduire la traînée d'un corps 3D</w:t>
+                <w:t xml:space="preserve">Non Linear Base Flow Modification by Streamwise Vortices Induced by Vortex Generators Application to the Control of Separated Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cadot</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR 2502 Conrôle des Décollements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Poitiers, France</w:t>
+              <w:t xml:space="preserve">59th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Tampa Bay, Florida, United States. pp.GI.00006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173647v1</w:t>
+                <w:t xml:space="preserve">hal-00174031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on the reverse Bénard-von Kármán vortex street produced by a flapping foil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de Générateurs de Vortex mécaniques passifs ou actifs pour réduire la traînée d'un corps 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Eduardo Wesfreid</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH Fluid Mechanics Conference 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Stockholm, Sweden. pp.166</w:t>
+              <w:t xml:space="preserve">GDR 2502 Conrôle des Décollements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00156477v1</w:t>
+                <w:t xml:space="preserve">hal-00173647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on the vortex streets produced by a flapping foil</w:t>
               </w:r>
@@ -9191,51 +9191,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation d'une instabilité 3D stationnaire dans l'écoulement de la marche descendante</w:t>
+                <w:t xml:space="preserve">Contrôle expérimental en boucle fermée de la trainée de forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Beaudoin</w:t>
@@ -9253,306 +9253,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Physique Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174617v1</w:t>
+                <w:t xml:space="preserve">hal-00174558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilité et contrôle des écoulements décollés</w:t>
+                <w:t xml:space="preserve">Observation d'une instabilité 3D stationnaire dans l'écoulement de la marche descendante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourbillons en hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Journées de Physique Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174615v1</w:t>
+                <w:t xml:space="preserve">hal-00174617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle expérimental en boucle fermée de la trainée de forme</w:t>
+                <w:t xml:space="preserve">Instabilité et contrôle des écoulements décollés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goujon-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Nice, France</w:t>
+              <w:t xml:space="preserve">Tourbillons en hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00174558v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00174615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifugal Instability in the Backward-Facing Step</w:t>
               </w:r>
@@ -9868,64 +9868,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic levitation of cells generates self-organized spheroids-on-chip during long-term culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lousineh Arakelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duvan Rojas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jeger-Madiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10716,51 +10716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture of neuronal spheroids in acoustic levitation and formation of layered cortico-striatal assembloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10909,51 +10909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of gravity variations on the activity of neuronal spheroids in an acoustic trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Ewen Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11284,51 +11284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuake Kuermanbayi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupuis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jeger-Madiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Delaunay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lc00249d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellebon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Hoyos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455636v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ewen Lecoq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benoit-Gonnin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Peyrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00355-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rabiet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duv&#225;n Rojas Garc&#237;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tachdjian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72059-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3220173/v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo R Sugier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Larghero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Peltzer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcyt.2023.05.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Larghero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.921155" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Giannopoulos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Passaggia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03410-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832185v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011464" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433272v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dumy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003058" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010946v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose P. Leao-Neto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber T. Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003046" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A Abdelaziz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo A Diaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Pine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Grier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043157" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007188v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia Eijo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martin Cabaleiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.111937" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benoit-Gonin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mallouk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12217-020-09835-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006985v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015870" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.108533" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5139640" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Varon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Eulalie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephie Edwige" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2766-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.034604" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177477v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Joseph" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ruiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8250.6.1.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Edouard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1442-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9CKRGVM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Beaudoin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0770-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZHLVV79C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154131v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Godoy-Diana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.016308" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Danet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lesieur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2006.04.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173172v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2236305" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173184v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duriez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173133v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2003.09.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017106v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudoin Jf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aider Jl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paranthoen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261421v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B&#233;gou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delcayre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/4/1/016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Elena" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Sant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouvier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire M&#233;rienne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173036v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresna Atkhen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fontaine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sommier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Rafaat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173017v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitjeans" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173023v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Stolovitsky" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173014v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799012v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pimienta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796448v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799059v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864269v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viraye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858045v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvan Rojas Garcia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lousineh Arakelian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865465v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864003v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864057v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858398v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451135v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451119v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Setterblad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102250v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095526v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vanneaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017749v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatelier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395236v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376725v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dumy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Benoit-Gonin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hoyos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370735v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395238v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370719v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369049v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Mortazavi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2018-83444" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369140v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014551" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179276v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173219v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harambat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lasserre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153910v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173223v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174606v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173644v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173638v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giovannelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174536v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174031v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173647v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156477v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156597v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173215v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154278v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174609v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174043v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174610v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173289v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174617v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174615v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tiria" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goujon-Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174558v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174548v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173484v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173485v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173543v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173540v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174635v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Selaquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Leroux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Villadier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Hillairet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343597v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousset Xavier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuermanbayi Shuake" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeger-Madiot Nathan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaunay Virgile" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343471v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343338v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343536v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Dupont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent-Bonnieu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ardr&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346378v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634609v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638248v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dupuis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031943v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuake Kuermanbayi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupuis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jeger-Madiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Delaunay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lc00249d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellebon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Hoyos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455636v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ewen Lecoq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benoit-Gonnin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Peyrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00355-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rabiet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duv&#225;n Rojas Garc&#237;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tachdjian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72059-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3220173/v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo R Sugier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Larghero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Peltzer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcyt.2023.05.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Larghero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.921155" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Giannopoulos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Passaggia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03410-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832185v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011464" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433272v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dumy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003058" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010946v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose P. Leao-Neto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber T. Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003046" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A Abdelaziz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo A Diaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Pine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Grier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043157" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007188v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia Eijo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martin Cabaleiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.111937" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benoit-Gonin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mallouk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12217-020-09835-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006985v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015870" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.108533" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5139640" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Varon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Eulalie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephie Edwige" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2766-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.034604" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177477v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Joseph" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ruiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8250.6.1.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Edouard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1442-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9CKRGVM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Beaudoin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0770-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZHLVV79C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154131v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Godoy-Diana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.016308" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Danet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lesieur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2006.04.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173172v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2236305" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173184v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duriez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173133v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2003.09.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017106v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudoin Jf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aider Jl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paranthoen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261421v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B&#233;gou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delcayre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/4/1/016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Elena" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Sant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouvier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire M&#233;rienne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173036v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresna Atkhen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fontaine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sommier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Rafaat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173017v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitjeans" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173023v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Stolovitsky" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173014v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799012v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pimienta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796448v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799059v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858045v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvan Rojas Garcia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lousineh Arakelian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864269v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viraye" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865465v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864003v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864057v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958452v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858398v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451135v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451119v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Setterblad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102250v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095526v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vanneaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102223v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017749v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatelier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395236v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370735v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376725v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dumy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Benoit-Gonin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hoyos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395238v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370719v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369049v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Mortazavi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2018-83444" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369140v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014551" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179276v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173219v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harambat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lasserre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153910v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173223v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174606v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173644v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173638v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giovannelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174536v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156477v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174031v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173647v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156597v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173215v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154278v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174609v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174043v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174610v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173289v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174558v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174617v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174615v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tiria" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goujon-Durand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174548v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173484v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173485v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173543v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173540v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174635v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Selaquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Leroux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Villadier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Hillairet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343597v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousset Xavier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuermanbayi Shuake" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeger-Madiot Nathan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaunay Virgile" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343471v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343338v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343536v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Dupont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent-Bonnieu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ardr&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346378v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634609v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638248v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dupuis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031943v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>