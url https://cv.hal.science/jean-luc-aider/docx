--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -938,412 +938,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mesenchymal stromal cells physical properties using acoustic radiation force</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the optimal window size in optical flow and cross-correlation in particle image velocimetry: application to turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Larghero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Peltzer</w:t>
+                <w:t xml:space="preserve">Antonios Giannopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Martinaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Yves Passaggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Aider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphy.2022.921155⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (3), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-022-03410-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848012v1</w:t>
+                <w:t xml:space="preserve">hal-03848429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optimal window size in optical flow and cross-correlation in particle image velocimetry: application to turbulent flows</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Controlling the force and the position of acoustic traps with a tunable acoustofluidic chip: Application to spheroid manipulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jeger-Madiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Hoyos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-022-03410-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151 (6), pp.4165-4179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0011464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848429v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832185v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the force and the position of acoustic traps with a tunable acoustofluidic chip: Application to spheroid manipulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Hoyos</w:t>
+                <w:t xml:space="preserve">Characterization of mesenchymal stromal cells physical properties using acoustic radiation force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo R Sugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Larghero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Peltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 151 (6), pp.4165-4179. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.921155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0011464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2022.921155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832185v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the temperature on the opto-acoustophoretic effect</w:t>
               </w:r>
@@ -1678,308 +1678,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of air micro-jets by the use of dielectric barrier discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic Manipulation of Dense Nanorods in Microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jeger-Madiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Garcia Eijo</w:t>
+                <w:t xml:space="preserve">Xavier Benoit-Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Sosa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Mallouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Hoyos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2020.111937⟩</w:t>
+              <w:t xml:space="preserve">Microgravity Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (6), pp.1159-1174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12217-020-09835-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007188v1</w:t>
+                <w:t xml:space="preserve">hal-03006957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Manipulation of Dense Nanorods in Microgravity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathan Jeger-Madiot</w:t>
+                <w:t xml:space="preserve">Control of air micro-jets by the use of dielectric barrier discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Garcia Eijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Benoit-Gonin</w:t>
+                <w:t xml:space="preserve">Roberto Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mallouk</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juan Martin Cabaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microgravity Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (6), pp.1159-1174. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 305, pp.111937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12217-020-09835-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2020.111937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006957v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven order reduction and velocity field reconstruction using neural networks: The case of a turbulent boundary layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonios Giannopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2026,51 +2026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the dynamics of a backward-facing step flow using focused time-delay neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonios Giannopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2111,330 +2111,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of selective optical manipulation of particles in acoustic levitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Hoyos</w:t>
+                <w:t xml:space="preserve">Adaptive control of the dynamics of a fully turbulent bimodal wake using real-time PIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Varon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Eulalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephie Edwige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gilotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5139640⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-019-2766-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011089v1</w:t>
+                <w:t xml:space="preserve">hal-02368969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive control of the dynamics of a fully turbulent bimodal wake using real-time PIV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliott Varon</w:t>
+                <w:t xml:space="preserve">Observation of selective optical manipulation of particles in acoustic levitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gilotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60 (8), </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146 (6), pp.4557-4568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-019-2766-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.5139640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368969v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic dynamics of large-scale structures in a turbulent wake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Varon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Eulalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliott Varon</w:t>
+                <w:t xml:space="preserve">Stephie Edwige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2520,64 +2520,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Eulalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Flow Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (1), pp.1-20. </w:t>
@@ -3135,438 +3135,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bluff-body drag reduction by extremum seeking control</w:t>
+                <w:t xml:space="preserve">Drag reduction of a bluff body using adaptative control methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
+                <w:t xml:space="preserve">José-Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 22, pp.973-978. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.085107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2006.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2236305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173169v1</w:t>
+                <w:t xml:space="preserve">hal-00173172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag reduction of a bluff body using adaptative control methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity of a backward facing step flow to the modification of the upstream boundary layer using LES simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José-Eduardo Wesfreid</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 334, pp.447-453</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173172v1</w:t>
+                <w:t xml:space="preserve">hal-00173177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of a backward facing step flow to the modification of the upstream boundary layer using LES simulations</w:t>
+                <w:t xml:space="preserve">Base flow modification by streamwise vortices. application to the control of separated flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Danet</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 334, pp.447-453</w:t>
+              <w:t xml:space="preserve">ASME technical paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.FEDSM2006-98541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173177v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base flow modification by streamwise vortices. application to the control of separated flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bluff-body drag reduction by extremum seeking control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME technical paper</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22, pp.973-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2006.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173184v1</w:t>
+                <w:t xml:space="preserve">hal-00173169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional stationary flow over a backward-facing step</w:t>
               </w:r>
@@ -3591,51 +3591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (1), pp.147-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4047,476 +4047,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air bubbles in a Couette-Taylor flow</w:t>
+                <w:t xml:space="preserve">Experimental study of a granular flow in a vertical pipe: a spatio-temporal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kresna Atkhen</w:t>
+                <w:t xml:space="preserve">Nathalie Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
+                <w:t xml:space="preserve">Tarek Rafaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 327, pp.207-213</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9, pp.778-786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173036v1</w:t>
+                <w:t xml:space="preserve">hal-00173031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a granular flow in a vertical pipe: a spatio-temporal analysis</w:t>
+                <w:t xml:space="preserve">Air bubbles in a Couette-Taylor flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Rafaat</w:t>
+                <w:t xml:space="preserve">Kresna Atkhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
+                <w:t xml:space="preserve">Jean Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 9, pp.778-786</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 327, pp.207-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173031v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass and momentum transport in longitudinal vortical structures in liquid: example of Görtler vortices</w:t>
+                <w:t xml:space="preserve">Coherent structures and conditional statistics in inhomogeneous turbulent mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+                <w:t xml:space="preserve">Gustavo Stolovitsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 23 (5), pp.388-394</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 78, pp.4398-4401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173017v1</w:t>
+                <w:t xml:space="preserve">hal-00173023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent structures and conditional statistics in inhomogeneous turbulent mixing</w:t>
+                <w:t xml:space="preserve">Mass and momentum transport in longitudinal vortical structures in liquid: example of Görtler vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Stolovitsky</w:t>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 78, pp.4398-4401</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 23 (5), pp.388-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173023v1</w:t>
+                <w:t xml:space="preserve">hal-00173017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of longitudinal Görtler vortices in a curved channel using Ultrasonic Doppler Velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Physique III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 6, pp.893-906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4567,109 +4567,109 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards high resolution and high frequency Real-Time Optical Flow Particle Image Velocimetry. Application to a separated flow</w:t>
+                <w:t xml:space="preserve">Seeking for rare events in a backward-facing step flow using real-time particle image velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pimienta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th 3AF International Conference on Applied Aerodynamics - Aero 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3AF - Association Aéronautique et Aérospatiale de France, Mar 2024, Orléans (FRA), France</w:t>
+              <w:t xml:space="preserve">Bifurcations and instabilities in fluid dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Edinburgh; Bifurcations and Instabilities in Fluid Dynamics (BIFD) Association., Jun 2024, Edimburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799012v1</w:t>
+                <w:t xml:space="preserve">hal-04799059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards High-Speed and High-Resolution Real-Time Optical Flow Particle Image Velocimetry</w:t>
               </w:r>
@@ -4731,704 +4731,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking for rare events in a backward-facing step flow using real-time particle image velocimetry</w:t>
+                <w:t xml:space="preserve">Towards high resolution and high frequency Real-Time Optical Flow Particle Image Velocimetry. Application to a separated flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pimienta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bifurcations and instabilities in fluid dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Edinburgh; Bifurcations and Instabilities in Fluid Dynamics (BIFD) Association., Jun 2024, Edimburgh, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">58th 3AF International Conference on Applied Aerodynamics - Aero 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3AF - Association Aéronautique et Aérospatiale de France, Mar 2024, Orléans (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799059v1</w:t>
+                <w:t xml:space="preserve">hal-04799012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture of hepatic and stem cell spheroids in acoustic levitation induces different self-organisation dynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the natural and forced recirculation bubble downstream a Backward-Facing Step using real-time optical flow velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pimienta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonios Giannopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Aider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustofluidics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858045v1</w:t>
+                <w:t xml:space="preserve">hal-03864269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the natural and forced recirculation bubble downstream a Backward-Facing Step using real-time optical flow velocimetry</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards concentric topology in organoids: Structuration and culture of brain derived spheroids in a Bulk Acoustic Wave resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viraye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Ewen Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Hoyos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">26th International Conference on Miniaturized Systems for Chemistry and Life Sciences (MicroTAS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864269v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards concentric topology in organoids: Structuration and culture of brain derived spheroids in a Bulk Acoustic Wave resonator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the influence of microgravity on brain derived spheroids in acoustic levitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Ewen Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Ewen Lecoq</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Benoit-Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Miniaturized Systems for Chemistry and Life Sciences (MicroTAS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">27th European Low Gravity Research Association Biennial Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865434v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the influence of microgravity on brain derived spheroids in acoustic levitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Ewen Lecoq</w:t>
+                <w:t xml:space="preserve">Characterization and control of a broadband acoustic cavity: Application to cells spheroids manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jeger-Madiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Benoit-Gonin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Low Gravity Research Association Biennial Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Acoustofluidics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865465v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and control of a broadband acoustic cavity: Application to cells spheroids manipulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Culture of hepatic and stem cell spheroids in acoustic levitation induces different self-organisation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duvan Rojas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lousineh Arakelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Hoyos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jeger-Madiot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustofluidics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864003v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel acoustofluidic approach using a Bulk Acoustic Wave resonator to control the topology and culture conditions of brain derived spheroids</w:t>
               </w:r>
@@ -5440,51 +5440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Ewen Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5552,51 +5552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture of cell spheroids in acoustic levitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lousineh Arakelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jeger-Madiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5783,277 +5783,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Rayleigh limit by Acoustic Force in Microgravity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Benoit-Gonin</w:t>
+                <w:t xml:space="preserve">Self-organization of human mesenchymal stem cells into spheroids trapped in acoustic levitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jeger-Madiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lousineh Arakelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niclas Setterblad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bruneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustofluidics 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Virtual Conference (International), United Kingdom</w:t>
+              <w:t xml:space="preserve">, Aug 2021, Virtual conference, United Kingdom. pp.75 - 76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451135v1</w:t>
+                <w:t xml:space="preserve">hal-03451119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization of human mesenchymal stem cells into spheroids trapped in acoustic levitation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bruneval</w:t>
+                <w:t xml:space="preserve">Study of the Rayleigh limit by Acoustic Force in Microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Benoit-Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustofluidics 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Virtual conference, United Kingdom. pp.75 - 76</w:t>
+              <w:t xml:space="preserve">, Aug 2021, Virtual Conference (International), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451119v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a Bulk Acoustic Wave micro-channel through frequency shifting and its application to cell reconcentration</w:t>
               </w:r>
@@ -6255,64 +6255,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of 2D monolayers and 3D spheroids of cells in acoustic levitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jeger-Madiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niclas Setterblad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lousineh Arakelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6361,273 +6361,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic reconcentration or separation of cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Hoyos</w:t>
+                <w:t xml:space="preserve">A dense PIV system: a solution for rapid data assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonios Giannopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Symposium on Microscale Separations and Bioanalysis (MSB 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Saint-Malo ( Virtual ), France</w:t>
+              <w:t xml:space="preserve">3rd Workshop and Challenge on Data Assimilation &amp; CFD Processing for PIV and LPT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, PARIS (en virtuel), France. pp.9 - 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102223v1</w:t>
+                <w:t xml:space="preserve">hal-03017749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dense PIV system: a solution for rapid data assimilation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonios Giannopoulos</w:t>
+                <w:t xml:space="preserve">Acoustic reconcentration or separation of cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop and Challenge on Data Assimilation &amp; CFD Processing for PIV and LPT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, PARIS (en virtuel), France. pp.9 - 10</w:t>
+              <w:t xml:space="preserve">36th International Symposium on Microscale Separations and Bioanalysis (MSB 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Saint-Malo ( Virtual ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017749v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the creation of 2D or 3D clusters of cells in acoustic levitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jeger-Madiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niclas Setterblad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lousineh Arakelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6676,342 +6676,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System identification using Neural Networks applied to experimental noise-amplifier flows characterized by real-time optical flow velocimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonios Giannopoulos</w:t>
+                <w:t xml:space="preserve">Influence of collective effects on acoustic particle focusing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17TH EUROPEAN TURBULENCE CONFERENCE (ETC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">AcoustoFluidics 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370735v1</w:t>
+                <w:t xml:space="preserve">hal-02395238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic propulsion of metallic nano-cylinders: contribution of the local vertical acceleration from micro to hyper gravity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Hoyos</w:t>
+                <w:t xml:space="preserve">System identification using Neural Networks applied to experimental noise-amplifier flows characterized by real-time optical flow velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonios Giannopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Low Gravity Research Association Biennial Symposium and General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Granada, Spain</w:t>
+              <w:t xml:space="preserve">17TH EUROPEAN TURBULENCE CONFERENCE (ETC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376725v1</w:t>
+                <w:t xml:space="preserve">hal-02370735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of collective effects on acoustic particle focusing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Hoyos</w:t>
+                <w:t xml:space="preserve">Acoustic propulsion of metallic nano-cylinders: contribution of the local vertical acceleration from micro to hyper gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Benoit-Gonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AcoustoFluidics 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">26th European Low Gravity Research Association Biennial Symposium and General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395238v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural network system identification in noise-amplifier flows: an experimental study using optical-flow PIV data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonios Giannopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7043,256 +7043,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective optical manipulation of particles in acoustic levitation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flow Control Around a SUV Simplified Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephie Edwige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iraj Mortazavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Eulalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Holst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Australasian Fluid Mechanics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2018 5th Joint US-European Fluids Engineering Division Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montreal, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2018-83444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369049v1</w:t>
+                <w:t xml:space="preserve">hal-02368988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Control Around a SUV Simplified Vehicle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective optical manipulation of particles in acoustic levitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hoyos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Aider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2018 5th Joint US-European Fluids Engineering Division Summer Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st Australasian Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Adelaïde, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2018-83444⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02368988v1</w:t>
+                <w:t xml:space="preserve">hal-02369049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on a novel photoacoustofluidic effect</w:t>
               </w:r>
@@ -7471,331 +7471,331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the flow induced by a MEMS pulsed micro-jets with large nozzle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition trainée-propulsion et brisures de symétrie dans le sillage d'un aileron oscillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Godoy-Diana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, London, United Kingdom</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Eduardo Wesfreid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, Grenoble, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173219v1</w:t>
+                <w:t xml:space="preserve">hal-00153910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition trainée-propulsion et brisures de symétrie dans le sillage d'un aileron oscillant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of a separated flow over a smoothly contoured ramp using vortex generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2007, Grenoble, France. pp.0</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flow Control and MEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153910v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a separated flow over a smoothly contoured ramp using vortex generators</w:t>
+                <w:t xml:space="preserve">Characterization of the flow induced by a MEMS pulsed micro-jets with large nozzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Harambat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow Control and MEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173223v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drag reduction of a 3D bluff-body by closed loop control using vortex generators and wall pressure measurements</w:t>
               </w:r>
@@ -7820,51 +7820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drag Reduction and Flow Control meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7902,64 +7902,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification d'écoulement moyen par des générateurs de vortex. Application à une rampe descendante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR 2502 Conrôle des Décollements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8073,135 +8073,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed loop control experiments on a simplified car model using vortex generators and wall pressure measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de Générateurs de Vortex mécaniques passifs ou actifs pour réduire la traînée d'un corps 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Aider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech Fluid Mechanics Conference – 6 (EFMC6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Stockholm, Sweden. pp.376</w:t>
+              <w:t xml:space="preserve">GDR 2502 Conrôle des Décollements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174536v1</w:t>
+                <w:t xml:space="preserve">hal-00173647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on the reverse Bénard-von Kármán vortex street produced by a flapping foil</w:t>
               </w:r>
@@ -8295,64 +8295,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Linear Base Flow Modification by Streamwise Vortices Induced by Vortex Generators Application to the Control of Separated Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Tampa Bay, Florida, United States. pp.GI.00006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8371,135 +8371,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de Générateurs de Vortex mécaniques passifs ou actifs pour réduire la traînée d'un corps 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Closed loop control experiments on a simplified car model using vortex generators and wall pressure measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR 2502 Conrôle des Décollements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Euromech Fluid Mechanics Conference – 6 (EFMC6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Stockholm, Sweden. pp.376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173647v1</w:t>
+                <w:t xml:space="preserve">hal-00174536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on the vortex streets produced by a flapping foil</w:t>
               </w:r>
@@ -8619,51 +8619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow Control and MEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8798,761 +8798,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow control over a 3D bluff body</w:t>
+                <w:t xml:space="preserve">16. Drag reduction by extremum seeking feedback control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 ème European Drag Reduction Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Aussois, France</w:t>
+              <w:t xml:space="preserve">1st European Forum on Flow Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Poitiers, France. Paper E4 - 1, p. 85-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174609v1</w:t>
+                <w:t xml:space="preserve">hal-00174043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16. Drag reduction by extremum seeking feedback control</w:t>
+                <w:t xml:space="preserve">Horseshoe vortex nucleation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Forum on Flow Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Poitiers, France. Paper E4 - 1, p. 85-87</w:t>
+              <w:t xml:space="preserve">EUROMECH Conference 448 on « Vortex Dynamics and Fields interactions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174043v1</w:t>
+                <w:t xml:space="preserve">hal-00174610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horseshoe vortex nucleation</w:t>
+                <w:t xml:space="preserve">Drag reduction of a 3D bluff body using vortex generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH Conference 448 on « Vortex Dynamics and Fields interactions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Bluff Body Wakes and Vortex-Induced Vibrations (BBVIV4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Santorini, Greece. Wake Control, Manipulation, and Interference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174610v1</w:t>
+                <w:t xml:space="preserve">hal-00173289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag reduction of a 3D bluff body using vortex generators</w:t>
+                <w:t xml:space="preserve">Flow control over a 3D bluff body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bluff Body Wakes and Vortex-Induced Vibrations (BBVIV4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Santorini, Greece. Wake Control, Manipulation, and Interference</w:t>
+              <w:t xml:space="preserve">13 ème European Drag Reduction Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173289v1</w:t>
+                <w:t xml:space="preserve">hal-00174609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle expérimental en boucle fermée de la trainée de forme</w:t>
+                <w:t xml:space="preserve">Observation d'une instabilité 3D stationnaire dans l'écoulement de la marche descendante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées de Physique Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174558v1</w:t>
+                <w:t xml:space="preserve">hal-00174617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation d'une instabilité 3D stationnaire dans l'écoulement de la marche descendante</w:t>
+                <w:t xml:space="preserve">Instabilité et contrôle des écoulements décollés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goujon-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Physique Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Tourbillons en hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174617v1</w:t>
+                <w:t xml:space="preserve">hal-00174615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilité et contrôle des écoulements décollés</w:t>
+                <w:t xml:space="preserve">Contrôle expérimental en boucle fermée de la trainée de forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourbillons en hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00174615v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00174558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifugal Instability in the Backward-Facing Step</w:t>
               </w:r>
@@ -9577,51 +9577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Couette Taylor Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Barcelona, Spain. pp.session 3A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9685,51 +9685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9868,64 +9868,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic levitation of cells generates self-organized spheroids-on-chip during long-term culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lousineh Arakelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duvan Rojas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jeger-Madiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10038,51 +10038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR2890637. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10315,527 +10315,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune Cells Infiltration of Patient Derived Glioblastoma Cells spheroids in Acoustic Levitation in Bulk Acoustic Wave devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Resolution and High-Speed Live Optical Flow Velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pimienta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Aider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343597v1</w:t>
+                <w:t xml:space="preserve">hal-05343471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution and High-Speed Live Optical Flow Velocimetry</w:t>
+                <w:t xml:space="preserve">Rare-event detection in a backward-facing-step flow using live optical-flow velocimetry: observation of an upstream jet burst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pimienta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343471v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-event detection in a backward-facing-step flow using live optical-flow velocimetry: observation of an upstream jet burst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Pimienta</w:t>
+                <w:t xml:space="preserve">Illumination optimization and low-power trapping of Limnospira indica PCC 8005 using bulk acoustic waves in microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Benoit-Gonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vincent-Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ardré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343338v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illumination optimization and low-power trapping of Limnospira indica PCC 8005 using bulk acoustic waves in microgravity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Vincent-Bonnieu</w:t>
+                <w:t xml:space="preserve">Culture of neuronal spheroids in acoustic levitation and formation of layered cortico-striatal assembloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viraye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jeger-Madiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343536v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346378v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture of neuronal spheroids in acoustic levitation and formation of layered cortico-striatal assembloids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immune Cells Infiltration of Patient Derived Glioblastoma Cells spheroids in Acoustic Levitation in Bulk Acoustic Wave devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousset Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuermanbayi Shuake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Aider</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeger-Madiot Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delaunay Virgile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346378v2</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards High Resolution Real-Time Optical Flow Particle Image Velocimetry</w:t>
               </w:r>
@@ -10909,77 +10909,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of gravity variations on the activity of neuronal spheroids in an acoustic trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Ewen Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Benoit-Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11014,77 +11014,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a Backward-Facing Step flow through vortex pairing and phase locking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Artana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11284,51 +11284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuake Kuermanbayi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupuis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jeger-Madiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Delaunay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lc00249d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellebon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Hoyos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455636v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ewen Lecoq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benoit-Gonnin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Peyrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00355-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rabiet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duv&#225;n Rojas Garc&#237;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tachdjian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72059-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3220173/v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo R Sugier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Larghero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Peltzer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcyt.2023.05.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Larghero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.921155" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Giannopoulos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Passaggia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03410-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832185v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011464" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433272v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dumy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003058" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010946v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose P. Leao-Neto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber T. Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003046" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A Abdelaziz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo A Diaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Pine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Grier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043157" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007188v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia Eijo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martin Cabaleiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.111937" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benoit-Gonin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mallouk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12217-020-09835-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006985v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015870" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.108533" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5139640" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Varon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Eulalie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephie Edwige" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2766-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.034604" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177477v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Joseph" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ruiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8250.6.1.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Edouard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1442-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9CKRGVM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Beaudoin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0770-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZHLVV79C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154131v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Godoy-Diana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.016308" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Danet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lesieur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2006.04.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173172v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2236305" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173184v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duriez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173133v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2003.09.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017106v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudoin Jf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aider Jl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paranthoen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261421v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B&#233;gou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delcayre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/4/1/016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Elena" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Sant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouvier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire M&#233;rienne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173036v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresna Atkhen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fontaine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sommier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Rafaat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173017v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitjeans" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173023v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Stolovitsky" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173014v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799012v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pimienta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796448v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799059v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858045v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvan Rojas Garcia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lousineh Arakelian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864269v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viraye" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865465v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864003v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864057v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958452v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858398v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451135v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451119v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Setterblad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102250v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095526v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vanneaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102223v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017749v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatelier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395236v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370735v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376725v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dumy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Benoit-Gonin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hoyos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395238v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370719v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369049v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Mortazavi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2018-83444" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369140v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014551" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179276v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173219v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harambat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lasserre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153910v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173223v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174606v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173644v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173638v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giovannelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174536v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156477v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174031v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173647v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156597v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173215v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154278v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174609v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174043v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174610v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173289v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174558v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174617v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174615v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tiria" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goujon-Durand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174548v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173484v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173485v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173543v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173540v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174635v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Selaquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Leroux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Villadier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Hillairet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343597v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousset Xavier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuermanbayi Shuake" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeger-Madiot Nathan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaunay Virgile" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343471v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343338v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343536v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Dupont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent-Bonnieu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ardr&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346378v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634609v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638248v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dupuis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031943v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuake Kuermanbayi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupuis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jeger-Madiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Delaunay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lc00249d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellebon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Hoyos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455636v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ewen Lecoq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benoit-Gonnin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Peyrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00355-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rabiet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duv&#225;n Rojas Garc&#237;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tachdjian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72059-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3220173/v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo R Sugier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Larghero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Peltzer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcyt.2023.05.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848429v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Giannopoulos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Passaggia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03410-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832185v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011464" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Larghero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.921155" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433272v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dumy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003058" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010946v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose P. Leao-Neto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber T. Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003046" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A Abdelaziz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo A Diaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Pine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Grier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043157" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benoit-Gonin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mallouk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12217-020-09835-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia Eijo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sosa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martin Cabaleiro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.111937" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006985v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015870" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.108533" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368969v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Varon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Eulalie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephie Edwige" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilotte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2766-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5139640" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.034604" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177477v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Joseph" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ruiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8250.6.1.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Edouard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1442-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9CKRGVM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Beaudoin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0770-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZHLVV79C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154131v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Godoy-Diana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.016308" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Danet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lesieur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2236305" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173177v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173184v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duriez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173169v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2006.04.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173133v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2003.09.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017106v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudoin Jf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aider Jl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paranthoen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261421v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B&#233;gou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delcayre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/4/1/016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Elena" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Sant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouvier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire M&#233;rienne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173031v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sommier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Rafaat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173036v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresna Atkhen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fontaine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173023v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Stolovitsky" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173017v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitjeans" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173014v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pimienta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796448v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799012v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864269v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viraye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865465v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864003v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858045v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvan Rojas Garcia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lousineh Arakelian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864057v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958452v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858398v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451119v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Setterblad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451135v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102250v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095526v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vanneaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017749v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatelier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395236v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395238v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370735v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376725v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dumy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Benoit-Gonin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hoyos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370719v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368988v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Mortazavi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holst" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2018-83444" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369049v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369140v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014551" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179276v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153910v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173223v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173219v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harambat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lasserre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174606v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173644v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173638v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giovannelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173647v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156477v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174031v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174536v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156597v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173215v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154278v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174043v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174610v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173289v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174609v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174617v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174615v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tiria" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goujon-Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174558v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174548v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173484v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173485v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173543v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173540v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174635v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Selaquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Leroux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Villadier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Hillairet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343471v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343338v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343536v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Dupont" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent-Bonnieu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ardr&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346378v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343597v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousset Xavier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuermanbayi Shuake" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeger-Madiot Nathan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaunay Virgile" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634609v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638248v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dupuis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031943v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>