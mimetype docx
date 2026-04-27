--- v0 (2026-03-16)
+++ v1 (2026-04-27)
@@ -3741,51 +3741,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B891F09"/>
+    <w:nsid w:val="D2E9EF99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3889,51 +3889,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DC177873"/>
+    <w:nsid w:val="54021B41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4037,51 +4037,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E64233FD"/>
+    <w:nsid w:val="C9D7DFF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4185,51 +4185,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="507DAA6C"/>
+    <w:nsid w:val="0256BE79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4333,51 +4333,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0B134BDB"/>
+    <w:nsid w:val="C9D0AA8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4481,51 +4481,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="AC245E0C"/>
+    <w:nsid w:val="E8BDB129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4629,51 +4629,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="695DC95D"/>
+    <w:nsid w:val="A5D1DC14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4777,51 +4777,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="B0742E0A"/>
+    <w:nsid w:val="D7E9EE0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>