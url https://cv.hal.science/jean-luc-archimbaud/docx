--- v1 (2026-04-27)
+++ v2 (2026-05-18)
@@ -1741,194 +1741,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan à trois ans de PLUME : les services rendus aux laboratoires de recherche et aux universités</w:t>
+                <w:t xml:space="preserve">UREC 1990 - 2010 acteur majeur dans la mise en place des réseaux informatiques au CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559460v1</w:t>
+                <w:t xml:space="preserve">hal-00643933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UREC 1990 - 2010 acteur majeur dans la mise en place des réseaux informatiques au CNRS</w:t>
+                <w:t xml:space="preserve">Bilan à trois ans de PLUME : les services rendus aux laboratoires de recherche et aux universités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Romier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643933v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des logiciels libres dans l'Enseignement Supérieur et la Recherche (ESR), état des lieux à travers PLUME. Et que font les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Romier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2103,151 +2103,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité informatique et réseau au CNRS : bilan des actions menées et en cours</w:t>
+                <w:t xml:space="preserve">Mise en place progressive d'une IGC (Infrastructure de Gestion de Clés - PKI) au CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561859v1</w:t>
+                <w:t xml:space="preserve">hal-00561865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place progressive d'une IGC (Infrastructure de Gestion de Clés - PKI) au CNRS</w:t>
+                <w:t xml:space="preserve">Sécurité informatique et réseau au CNRS : bilan des actions menées et en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561865v1</w:t>
+                <w:t xml:space="preserve">hal-00561859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations d'architecture de réseau avec filtrages pour améliorer la sécurité (en particulier pour mieux se protéger des attaques venant de l'Internet)</w:t>
               </w:r>
@@ -3260,164 +3260,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00561873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cours ATM</w:t>
+                <w:t xml:space="preserve">Sensibilisation à la sécurité informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Engineering school. Diverses villes françaises, 1997, pp.287</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Engineering school. Divers lieux en France, 1997, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cel-00560184v1</w:t>
+                <w:t xml:space="preserve">cel-00563379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilisation à la sécurité informatique</w:t>
+                <w:t xml:space="preserve">Cours ATM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Engineering school. Divers lieux en France, 1997, pp.17</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Engineering school. Diverses villes françaises, 1997, pp.287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cel-00563379v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-00560184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours sécurité réseau : par où commencer ?</w:t>
               </w:r>
@@ -3741,51 +3741,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2E9EF99"/>
+    <w:nsid w:val="B7C7258A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3889,51 +3889,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54021B41"/>
+    <w:nsid w:val="951E39D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4037,51 +4037,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C9D7DFF8"/>
+    <w:nsid w:val="A3D78A26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4185,51 +4185,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0256BE79"/>
+    <w:nsid w:val="246350DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4333,51 +4333,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C9D0AA8D"/>
+    <w:nsid w:val="4942E1C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4481,51 +4481,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E8BDB129"/>
+    <w:nsid w:val="BD400252"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4629,51 +4629,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="A5D1DC14"/>
+    <w:nsid w:val="6C6295B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4777,51 +4777,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="D7E9EE0C"/>
+    <w:nsid w:val="AAEB3B0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5029,51 +5029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeanluc.conseils@free.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jl.archimbaud.free.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01908598v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Archimbaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vanel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01908605v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03610894v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Rolland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03610966v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03626723v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592935v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01068135v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01074813v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01104839v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03625014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01074801v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643935v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Romier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643933v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559446v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559468v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561878v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grenet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561865v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Longeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561008v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dausque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552998v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03764746v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00819856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00553071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00561873v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00560184v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00563379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00563376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00560176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00560173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00560162v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeanluc.conseils@free.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jl.archimbaud.free.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01908598v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Archimbaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vanel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01908605v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03610894v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Rolland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03610966v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03626723v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592935v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01068135v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01074813v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01104839v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03625014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01074801v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643935v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559460v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Romier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559446v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559468v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561878v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grenet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561865v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561859v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Longeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561008v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dausque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552998v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03764746v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00819856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00553071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00561873v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00563379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00560184v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gautier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00563376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00560176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00560173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00560162v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>