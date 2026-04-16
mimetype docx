--- v0 (2026-03-24)
+++ v1 (2026-04-16)
@@ -162,151 +162,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01727171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marseille et son double</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01457050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marseille et la Canebière - Echelles du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01484193v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01457050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Points de vue sur le monde</w:t>
               </w:r>
@@ -649,8844 +649,8844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04125847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 2. Edition austro-hongroise, routes et repères géodésiques, 1911-1917, 35 feuilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 4. Edition hongroise, 1914-1949, 118 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 2. Edition austro-hongroise, routes et repères géodésiques, 1911-1917, 35 feuilles</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 3. Edition austro-hongroise, aéronautique, 1914-1915, 1 + 13 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 3. Edition austro-hongroise, aéronautique, 1914-1915, 1 + 13 feuilles</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000 – Version initiale. Edition austro-hongroise, 1886-1918, 265 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000 – Version initiale. Edition austro-hongroise, 1886-1918, 265 feuilles</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 5. Edition roumaine, 1914–1920, 152 feuilles partagées entre 7 sous-séries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 5. Edition roumaine, 1914–1920, 152 feuilles partagées entre 7 sous-séries</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 1. Edition grecque, 1909-1941, env. 30 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 10. Edition serbe, 1916-1918, 68 feuilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France en cartes, 1756-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01625211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 10. Edition serbe, 1916-1918, 68 feuilles</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivés n° 46 à 53. Editions autrichiennes, 1946-2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 1. Edition grecque, 1909-1941, env. 30 feuilles</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 40. Edition allemande, aéronautique, 1943-1945, env. 168 feuilles – Fliegerausgabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 38. Edition allemande, 1943-1945, 180 feuilles – Südost-Europa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivés n° 34-37. Edition allemande, ouvrages de défense, 4 séries, vers 1941 – Befestigungskarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 12. Edition des Armées alliées d’Orient, 1918-1920, 34 + 9 feuilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 39. Edition allemande, 1943-1944, 5, puis 15, puis 33 feuilles – Südost-Europa – Zusammendruck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivés n° 30 à 33. Edition austro-allemande, distribution ethnique des populations, 1941, 4 séries sous la direction de Wilfried Krallert – Volkstumskarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000 – Dérivés n° 13. Editions tchécoslovaques – Note générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 7. Edition russe, 1915, au moins 3 feuilles, puis 1916 en 33 feuilles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 6. Edition italienne, vers 1915, 76 feuilles partagées entre 4 sous-séries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 16. Edition du Royaume des Serbes, Croates et Slovènes, à partir de 1920</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 21. Edition allemande, Tchécoslovaquie, frontières, 1937-1938, 33 feuilles – Generalkarte der Tschechoslowakei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 19. Edition française, Autriche, Italie du nord, Slovénie, 1932–1945, 22 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 25. Edition allemande, Grèce, 1940-1943, au moins 12 feuilles – Mittel- u. Südgriechenland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 43. Edition allemande, repères géodésiques, vers 1943 - Bezugspunktkarte 1:200 000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 29. Edition austro-allemande, peuplement allemand du nord de la Yougoslavie, 1941, 13 feuilles – Yugoslawien – Deutsche Siedlungsgebiete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000 – Dérivés n° 13_1. Editions tchécoslovaques, 1918-1938</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 38. Edition allemande, 1943-1945, 180 feuilles – Südost-Europa</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 45. Edition yougoslave, 1947-1971, 88 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivés n° 34-37. Edition allemande, ouvrages de défense, 4 séries, vers 1941 – Befestigungskarte</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 44. Edition allemande, topo-aéronautique, 1944, au moins 12 feuilles recto-verso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 12. Edition des Armées alliées d’Orient, 1918-1920, 34 + 9 feuilles</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivés n° 17. Edition autrichienne, frontières, 1922-1944</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 39. Edition allemande, 1943-1944, 5, puis 15, puis 33 feuilles – Südost-Europa – Zusammendruck</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 14. Edition polonaise, 1919-1922, au moins 18 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivés n° 30 à 33. Edition austro-allemande, distribution ethnique des populations, 1941, 4 séries sous la direction de Wilfried Krallert – Volkstumskarte</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 11. Edition franco-serbe, 1917-1918, au moins 7 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000 – Dérivés n° 13. Editions tchécoslovaques – Note générale</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 8. Edition française, 1915-1921, 216 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 7. Edition russe, 1915, au moins 3 feuilles, puis 1916 en 33 feuilles.</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000 – Dérivés n° 13_2. Editions tchécoslovaques, 1938-1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 6. Edition italienne, vers 1915, 76 feuilles partagées entre 4 sous-séries</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 9. Edition anglaise, 1915-1918, 5 feuilles repérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 16. Edition du Royaume des Serbes, Croates et Slovènes, à partir de 1920</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 24. Edition italienne, Grèce, 1940, au moins 12 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivés n° 46 à 53. Editions autrichiennes, 1946-2000</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000 – Dérivés n° 13_3. Editions tchécoslovaques, 1945-1955</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 40. Edition allemande, aéronautique, 1943-1945, env. 168 feuilles – Fliegerausgabe</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 42. Edition allemande, actualisation en violet, 1944, au moins 15 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 8. Edition française, 1915-1921, 216 feuilles</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 23. Edition yougoslave, 1932-1940, au moins 33 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 11. Edition franco-serbe, 1917-1918, au moins 7 feuilles</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 15. Edition autrichienne, topographie, 1920-1937, env. 225 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 14. Edition polonaise, 1919-1922, au moins 18 feuilles</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 41. Edition allemande, aéronautique, vers 1944, Zusammendruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivés n° 17. Edition autrichienne, frontières, 1922-1944</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 28. Edition austro-allemande, Balkans, découpages administratifs, 1941, env. 100 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 44. Edition allemande, topo-aéronautique, 1944, au moins 12 feuilles recto-verso</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 26. Edition allemande, 1940-1944, 162 feuilles – Generalkarte v. Mitteleuropa…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 45. Edition yougoslave, 1947-1971, 88 feuilles</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 27. Edition allemande, 1941-1943, 8 puis 15 feuilles – Generalkarte v. Mitteleuropa…, Zusammendruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 24. Edition italienne, Grèce, 1940, au moins 12 feuilles</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 22. Edition austro-allemande, 1938-1945, au moins 246 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 9. Edition anglaise, 1915-1918, 5 feuilles repérées</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivés n° 20 et 20b. Edition civile autrichienne, 1936-1948, 26 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000 – Dérivés n° 13_2. Editions tchécoslovaques, 1938-1945</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 18. Edition roumaine, 1930-1939, environ 45 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000 – Dérivés n° 13_3. Editions tchécoslovaques, 1945-1955</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turquie, 1:500 000, 1975, 19 / 22 feuilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Turquie, histoire, carte, cartographie, Ministère de la Défense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04127802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proche-Orient, 1:500 000, 1884 puis 1898, 6 feuilles, Henri Kiepert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 42. Edition allemande, actualisation en violet, 1944, au moins 15 feuilles</w:t>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04197580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liban, 1:100 000, 1982-1983, 15 feuilles, éd. soviétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 41. Edition allemande, aéronautique, vers 1944, Zusammendruck</w:t>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04245381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palestine 1:100 000, 1934-1937, 11 / 14 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 28. Edition austro-allemande, Balkans, découpages administratifs, 1941, env. 100 feuilles</w:t>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04226881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrie et Liban, 1:200 000, 1950-19xx, 28 feuilles, éd. syrienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 23. Edition yougoslave, 1932-1940, au moins 33 feuilles</w:t>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04268576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littoral du Levant, 1:100 000, 1922-1935, au moins 28 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 15. Edition autrichienne, topographie, 1920-1937, env. 225 feuilles</w:t>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palestine 1:100 000, 1938-1942, 12 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 18. Edition roumaine, 1930-1939, environ 45 feuilles</w:t>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04226889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrie, Djebel Druze, 1:100 000, 1927-1928, 9 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivés n° 20 et 20b. Edition civile autrichienne, 1936-1948, 26 feuilles</w:t>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irak, 1:50 000, 1961-19xx, 350 feuilles env.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 22. Edition austro-allemande, 1938-1945, au moins 246 feuilles</w:t>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04246569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irak et Iran, 1:100 000, 1942 puis 1956-1958, 287 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 27. Edition allemande, 1941-1943, 8 puis 15 feuilles – Generalkarte v. Mitteleuropa…, Zusammendruck</w:t>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04127737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkans, 1:500 000, 1909, 7 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Europe centrale, Balkans, carte au 1:200 000. Dérivé n° 26. Edition allemande, 1940-1944, 162 feuilles – Generalkarte v. Mitteleuropa…</w:t>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04210480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turquie, 1:500 000, 1946, 21 feuilles, éd. turque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04210476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irak, 1:200 000, 1942, 42 feuilles, éd. allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04247142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palestine Grid – Modes de découpage et de désignation des feuille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04081972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël, 1:100 000, vers 1950-19xx, 26 ou 22 feuilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04244812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turquie, 1:200 000, 1941-1943, 115 feuilles, éd. allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04273481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turquie, 1:200 000, 1923-1953, 138 feuilles, éd. turque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04273494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie mineure, 1:400 000, 1902-1916, 24 feuilles, Richard Kiepert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04211181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrie et Liban, 1:200 000, 1940-1942, 27 ou 28 feuilles, éd. allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04268552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turquie, 1:250 000, 1915-1919, 30 + 1 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04210474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turquie orientale, 1:250 000, 1901-1923, au moins 50 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04081981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe du sud-est, 1:250 000, 1906-1939, 23 + 1 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04210472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environs de Damas, 1:25 000, 1941, 7 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04226100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Syrie et Liban, 1:200 000, 1950-19xx, 28 feuilles, éd. syrienne</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyrouth, banlieue sud, 1991, 3 feuilles au 1:5000, 20 feuilles au 1:2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Littoral du Levant, 1:100 000, 1922-1935, au moins 28 feuilles</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04244802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levant, 1:200 000, vers 1920-193x, 55 feuilles, éd. française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Palestine 1:100 000, 1938-1942, 12 feuilles</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04273477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turquie, géologie, 1:500 000, 1961-1966 puis 1973-1974, 18 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Syrie, Djebel Druze, 1:100 000, 1927-1928, 9 feuilles</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04211528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palestine, 1:100 000, 1942-19xx, 16 puis 24 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Irak, 1:50 000, 1961-19xx, 350 feuilles env.</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04226905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrie, 1:100 000, 1971-1991, 144 feuilles, éd. soviétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Irak et Iran, 1:100 000, 1942 puis 1956-1958, 287 feuilles</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrie et Liban, 1:200 000, 1941-196x, 25 + 11 feuilles, éd. anglaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Balkans, 1:500 000, 1909, 7 feuilles</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04268568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrie et Liban, littoral, 1:100 000, 1920-1921, au moins 13 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Turquie, 1:500 000, 1946, 21 feuilles, éd. turque</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irak et Iran, 1:253 440, 1920-19xx, 246 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Irak, 1:200 000, 1942, 42 feuilles, éd. allemande</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04246531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grèce, 1:200 000, 1832 puis 1852, 6 puis 20 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Palestine Grid – Modes de découpage et de désignation des feuille</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04127669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turquie occidentale, 1:300 000, 1910-1913, 6 feuilles, Alfred Philippson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Israël, 1:100 000, vers 1950-19xx, 26 ou 22 feuilles</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04226074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turquie et Levant, 1:200 000, 1907-1923, 129 feuilles, éd. ottomane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Turquie, 1:200 000, 1941-1943, 115 feuilles, éd. allemande</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04273465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turquie, 1:200 000, 1943, 110 feuilles, éd. anglaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Turquie, 1:200 000, 1923-1953, 138 feuilles, éd. turque</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04273486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liban, 1:100 000, 1919, 6 feuilles, type B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Asie mineure, 1:400 000, 1902-1916, 24 feuilles, Richard Kiepert</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04245369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turquie, 1:500 000, 1921-1922, 25 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Palestine 1:100 000, 1934-1937, 11 / 14 feuilles</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04211186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrie et Liban, 1:200 000, 1929-1960, 28 feuilles, éd. française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Proche-Orient, 1:500 000, 1884 puis 1898, 6 feuilles, Henri Kiepert</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04268538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palestine, 1:100 000, vers 1940, 14 feuilles, éd. allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Liban, 1:100 000, 1982-1983, 15 feuilles, éd. soviétique</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04226893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkans, 1:400 000, 1916, 7 + 2 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Levant, 1:200 000, vers 1920-193x, 55 feuilles, éd. française</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04210478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulgarie, 1:420 000, s.d. [1892], 10 feuilles, A. Krivochiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Beyrouth, banlieue sud, 1991, 3 feuilles au 1:5000, 20 feuilles au 1:2000</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04210481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algérie et Tunisie, 1:200 000, 1882-1884</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Palestine, 1:100 000, 1942-19xx, 16 puis 24 feuilles</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03953970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liban, 1:50 000, 1963, 12 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Irak et Iran, 1:253 440, 1920-19xx, 246 feuilles</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04196977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libye, 1:500 000, 1941-1942, 55 feuilles, éd. anglaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04197000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunisie, 1:100 000, ca. 1895-20xx, 92 feuilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04196962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrie, 1:100 000, 1930-1932, au moins 8 feuilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tafieda Sabbuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Syrie et Liban, littoral, 1:100 000, 1920-1921, au moins 13 feuilles</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damas, 1:500, 1:1000 et 1:2 000, plan cadastral, 1928-1934, 292 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Turquie, géologie, 1:500 000, 1961-1966 puis 1973-1974, 18 feuilles</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04226222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrie, Liban, 1:250 000, 1986-1989, 24 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Syrie, 1:100 000, 1971-1991, 144 feuilles, éd. soviétique</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyrouth, 1:10 000, 1939-1945, 4 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algérie et Tunisie, 1:50 000, 1882–19xx, découpage SGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04196948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrie et Liban, 1:50 000, 1955-19xx, 368 feuilles, édition syrienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tafieda Sabbuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunisie, 1:100 000, ca. 1895-20xx, 92 feuilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04125841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrie et Liban, 1:500 000, 1931-1952, 6 puis 7 feuilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tafieda Sabbuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Palestine, 1:100 000, vers 1940, 14 feuilles, éd. allemande</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liban, 1:100 000, 1964-1970, 6 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Turquie, 1:500 000, 1921-1922, 25 feuilles</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04245406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libye, 1:400 000, 1931-19xx, 61 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Syrie et Liban, 1:200 000, 1929-1960, 28 feuilles, éd. française</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04197065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyrouth et environs, 1:10 000, 1962-1965, 18 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bulgarie, 1:420 000, s.d. [1892], 10 feuilles, A. Krivochiev</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04245469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egypte, 1:100 000, 1916-1920, au moins 30 feuilles, série quadrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Balkans, 1:400 000, 1916, 7 + 2 feuilles</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04127656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carte internationale du monde - Déclinaisons de son mode de découpage et de numérotation des feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Tunisie, 1:100 000, ca. 1895-20xx, 92 feuilles</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04082193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egypte, 1:100 000, 1948-196x, 197 feuilles, série « géographique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04197567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algérie et Tunisie, 1:200 000, 1888-1975, env. 150 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Syrie et Liban, 1:500 000, 1931-1952, 6 puis 7 feuilles</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04197026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrie et Liban, 1:50 000, 1942, 45 feuilles, édition allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liban, 1:50 000, 1962-1966, 27 feuilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrie et Liban, cartes détaillées et plans cadastraux, 1925-1935</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04127791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrie, 1:20 000 et 1:5 000, aménagements hydrauliques et agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tafieda Sabbauh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04127780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liban, 1:20 000, 1963-21xx, 121 feuilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tafieda Sabbuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Beyrouth, 1:10 000, 1939-1945, 4 feuilles</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04245391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libye, 1:100 000, 1925-19xx, 70 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Algérie et Tunisie, 1:50 000, 1882–19xx, découpage SGA</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04197054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrie et Liban, 1:50 000, 1926-1960, 90 feuilles, édition française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liban, 1:50 000, 1987-1991, 44 feuilles, éd. soviétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04245399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algérie et Tunisie, découpage du Service géographique de l’Armée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04125848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damas, 1:2 000, 1935, 12 feuilles et 1:5000, 1936, 4 feuilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04226085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyrouth, 1:5 000, 1920, 6 feuilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04245483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liban, 1:50 000, 1963, 12 feuilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04127773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libye, un millionième, 1932-194x, 12 feuilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04196989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egypte, 1:100 000, désert du nord-ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04197600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrie, 1:600 et 1:1 440, 1898-1905, 23 feuilles, Goad, plan d’assurances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04081938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrie, Liban, 1:200 000, 1970-1987, 46 feuilles, éd. soviétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Coulon</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tafieda Sabbuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006</w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Tafieda Sabbuh</w:t>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Caire, 1:1 000, 1912-1940, 310 feuilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Damas, 1:500, 1:1000 et 1:2 000, plan cadastral, 1928-1934, 292 feuilles</w:t>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04127752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egypte, grille quadrant – Modes de découpage et de désignation des feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006</w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Tafieda Sabbuh</w:t>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04081962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egypte 1:100 000, 1925-1950, 72 feuilles, série kilométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Syrie, Liban, 1:250 000, 1986-1989, 24 feuilles</w:t>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03955873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egypte, grille kilométrique – Modes de découpage et de désignation des feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Liban, 1:50 000, 1963, 12 feuilles</w:t>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04081952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrie, 1:5 000, 1911-1929, 44 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006</w:t>
-[...1706 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04196921v1</w:t>
-              </w:r>
-[...425 lines deleted...]
-                <w:t xml:space="preserve">halshs-04081938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Caire, 1:5 000, 1932-1978, 38 feuilles, découpage kilométrique</w:t>
               </w:r>
@@ -10509,51 +10509,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments pour une définition des séries cartographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documentation et Bibliotheques</w:t>
+              <w:t xml:space="preserve">Documentation et Bibliothèques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 61-4, pp.148-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1033435ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
@@ -10858,1140 +10858,1140 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle description de la ville pour quel usage, Tunis au milieu du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15, pp.75-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tunis, le plan de Colin de 1860, un document sans auteur ni date !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 118 (2), pp.391-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03955894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15, pp.75-92</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dresser un plan de Tunis au début des années 1860</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maghreb et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.157-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 1, pp.157-167</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La population de Damas à la fin de la période ottomane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1/2001, p. 177-207 / http://www.cairn.info/revue-annales-de-demographie-historique-2001-1-p-177.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 1/2001, p. 177-207 / http://www.cairn.info/revue-annales-de-demographie-historique-2001-1-p-177.htm</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01712738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image des villes dans les Six voyages de Jean-Baptiste Tavernier. De l’auteur à l’éditeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatolia moderna Yeni anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, IX, pp.97-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L’image des villes dans les Six voyages de Jean-Baptiste Tavernier. De l’auteur à l’éditeur</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01924112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus cartographique pour l’histoire de Damas, Syrie, à la fin de la période ottomane (1760-1924)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imago Mundi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 53, pp.46-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01679265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topographie sociale et limites. Le Caire à la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 73 (3/1998), p. 203-215 / http://www.persee.fr/web/revues/home/prescript/article/geoca_0035-113x_1998_num_73_3_4827</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01712726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrie antique un réseau urbain á l'épreuve du dessin informatisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société française d'archéologie classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1, p. 185-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02921409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploiter un recensement de la population — Le Caire à la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales Islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 32, p. 1-28 / http://www.ifao.egnet.net/anisl/032/01/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01712717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles données sur la topographie d’Alexandrie antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 121 (2), pp.721-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.1997.4583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01712696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyrouth et ses territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Géographie de l'Université Saint-Joseph</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 14, pp.1-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01676661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des khawagas au Caire à la fin du XIXe siècle, éléments pour une définition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 11, p. 39-46 / http://ema.revues.org/index305.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01712651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéménité architecturale contemporaine à Sanaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dirasat Yamaniyya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, janvier-mars 1993, pp.54-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tissu urbain et histoire, le quartier de Galata à Istanbul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatolia moderna Yeni anadolu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, IX, pp.97-112</w:t>
+              <w:t xml:space="preserve">, 1992, III, pp.209-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 53, pp.46-70</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01219075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments d'architecture ottomane au Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 6, p. 11-19 / http://ema.revues.org/index434.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 1, p. 185-186</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01712635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des jardins à la ville, Le Caire au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 8, 87-105 / http://ema.revues.org/index1207.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...560 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01712643v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01712635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toponymie et topographie dans Le Caire du début du siècle</w:t>
               </w:r>
@@ -12366,51 +12366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Arnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484193v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577563v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04961826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04968505v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125847v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04841065v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04841036v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04841054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04840999v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04841079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04841149v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04841025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845466v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04846401v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04846309v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04846336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04846328v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04841167v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04846346v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04846315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04841183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04841103v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04841094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04846445v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04846355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04841113v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04841155v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04846420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04846433v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04841135v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845352v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04846382v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04846368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04846292v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845386v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268552v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04226100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268576v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267125v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04226889v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210476v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247142v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081972v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273481v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273494v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211181v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04226881v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245381v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273477v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04226905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267145v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211528v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04226074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273465v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245369v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04226893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211186v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268538v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210478v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tafieda Sabbuh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267095v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267144v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04226222v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267130v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267102v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196977v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197000v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196962v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197065v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245406v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127656v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197026v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04082193v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127780v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tafieda Sabbauh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267137v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267141v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245391v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267111v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197054v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04226085v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125848v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127773v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245483v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196989v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081952v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196921v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127752v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081962v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955873v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267098v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197600v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081938v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127762v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955154v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05262039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210469v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Suarez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955127v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513930v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513911v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528527v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.22016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573341v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862646v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625210v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862189v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01790496v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243313v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033435ar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219089v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.513.0068" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04975613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4630" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04975689v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04975744v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955894v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04975758v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225134v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712738v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679265v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02921409v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712726v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712717v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712696v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.4583" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676661v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712651v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423970v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219075v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712643v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712635v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712630v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fundone" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712613v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423966v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Arnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457050v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484193v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577563v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04961826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04968505v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125847v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04841036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04841065v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04841054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04840999v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04841079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04841025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04841149v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04846445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04846355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04846336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04846328v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04841167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04846346v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04846315v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04841183v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04841103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04841094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04846401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04846309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04846433v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04846420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04841155v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04841113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845337v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04841135v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845352v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04846382v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04846368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04846292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845536v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04845428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197580v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04226881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268576v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267125v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04226889v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225979v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127737v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210480v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081972v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244812v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210474v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210472v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04226100v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273477v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211528v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04226905v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225996v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267145v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246531v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127669v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04226074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273465v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245369v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211186v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268538v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04226893v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210481v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953970v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196977v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196962v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267130v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tafieda Sabbuh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04226222v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267102v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196948v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267144v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125841v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267107v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197065v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127656v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04082193v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267141v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267137v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127791v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127780v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tafieda Sabbauh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245391v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197054v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267111v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245399v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125848v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04226085v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245483v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127773v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196989v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197600v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081938v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267098v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127752v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081962v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955873v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081952v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196921v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127762v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955154v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05262039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210469v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Suarez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955127v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513930v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513911v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528527v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.22016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573341v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862646v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625210v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862189v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01790496v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243313v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033435ar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219089v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.513.0068" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04975613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4630" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04975689v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04975744v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04975758v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225134v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712738v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679265v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712726v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02921409v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712717v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712696v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.4583" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676661v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712651v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423970v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219075v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712635v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712643v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712630v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fundone" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712613v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423966v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>