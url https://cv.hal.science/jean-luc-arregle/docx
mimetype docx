--- v0 (2026-04-01)
+++ v1 (2026-05-23)
@@ -85,4166 +85,4315 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-4814-4404</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">035762667</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomy as a Strategic Dial : A Dynamic Framework for Managing Acquired Subsidiaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lawton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Angwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Dattee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arrègle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Barbieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">California Management Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 66 (3), 47-68 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/00081256241238054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family business and international business : Breaking silos and establishing a rigorous way forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arrègle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Calabrò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Hitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liena Kano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schwens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of World Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 59 (3), 11 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jwb.2024.101532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational Autonomy: A Review and Agenda for Future Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arregle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Dattée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Bergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 49 (1), pp.85-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/01492063221123264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host Country Politics and Internationalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Cuervo-Cazurra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arrègle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc van Essen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Management Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 60 (1), 204-241 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/joms.12853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dynamics of Organizational Autonomy: Oscillations at Automobili Lamborghini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Dattée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arrègle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lawton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Angwin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Administrative Science Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67 (3), pp.721-768. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00018392221091850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The (COVID-19) Pandemic and the New World (Dis)Order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Michael Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arregle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of World Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 56 (4), 7 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jwb.2021.101210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family firm internationalization : Past research and an agenda for the future</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategic Management Theory in a Post-Pandemic and Non-Ergodic World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liena Kano</w:t>
+                <w:t xml:space="preserve">Michael A. Hitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arregle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumit K. Kundu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Michael Holmes Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Business Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41267-021-00425-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Management Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (1), pp.257 - 262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joms.12646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381228v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The career-horizon problem in capital investments for lone-founder and long-tenure acquirer CEOs in their final career stage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Family firm internationalization : Past research and an agenda for the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arrègle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Chirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liena Kano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chittima Silberzahn</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sumit K. Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Majocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategic Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1476127018789594⟩</w:t>
+              <w:t xml:space="preserve">Journal of International Business Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (6), 1159-1198 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41267-021-00425-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312188v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A missing link in family firms’ internationalization research : Family structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The career-horizon problem in capital investments for lone-founder and long-tenure acquirer CEOs in their final career stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chittima Silberzahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arregle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Business Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41267-019-00213-z⟩</w:t>
+              <w:t xml:space="preserve">Strategic Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (3), 334-362 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1476127018789594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312288v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of MNEs’ internationalization patterns in their regional integration of FDI locations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A missing link in family firms’ internationalization research : Family structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arregle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Beamish</w:t>
+                <w:t xml:space="preserve">Isabelle Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of World Business</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 53 (6), 896-910 p. </w:t>
+              <w:t xml:space="preserve">Journal of International Business Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (5), 809-825 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jwb.2018.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/s41267-019-00213-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312203v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Is Family Firms' Internationalization Unique? A Meta-Analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc van Essen</w:t>
+                <w:t xml:space="preserve">The role of MNEs’ internationalization patterns in their regional integration of FDI locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arregle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toyah Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Beamish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ET &amp; P, Entrepreneurship Theory and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/etap.12246⟩</w:t>
+              <w:t xml:space="preserve">Journal of World Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (6), 896-910 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwb.2018.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311886v1</w:t>
+                <w:t xml:space="preserve">hal-02312203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does Regional Institutional Complexity Affect MNE Internationalization?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Beamish</w:t>
+                <w:t xml:space="preserve">Why Is Family Firms' Internationalization Unique? A Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arrègle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Hitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc van Essen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Business Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/jibs.2016.20⟩</w:t>
+              <w:t xml:space="preserve">ET &amp; P, Entrepreneurship Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (5), 801-831 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/etap.12246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313366v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home Country Institutions and the Internationalization-Performance Relationship : A Meta-Analytic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Marano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arregle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettore Spadafora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc van Essen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (5), 1075-1110 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0149206315624963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family Ties in Entrepreneurs' Social Networks and New Venture Growth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">How does Regional Institutional Complexity Affect MNE Internationalization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arregle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toyah Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Beamish</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ET &amp; P, Entrepreneurship Theory and Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of International Business Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (6), 697-722 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/jibs.2016.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/etap.12044⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02313284v1</w:t>
+                <w:t xml:space="preserve">hal-02313366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional Polycentrism, Entrepreneurs' Social Networks, and New Venture Growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Family Ties in Entrepreneurs' Social Networks and New Venture Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arrègle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bat Batjargal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toyah Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5465/amj.2010.0095⟩</w:t>
+              <w:t xml:space="preserve">ET &amp; P, Entrepreneurship Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (2), 313-344 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/etap.12044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276709v1</w:t>
+                <w:t xml:space="preserve">hal-02313284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do regions matter? An integrated institutional and semiglobalisation perspective on the internationalization of MNEs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Institutional Polycentrism, Entrepreneurs' Social Networks, and New Venture Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bat Batjargal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arregle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategic Management Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smj.2051⟩</w:t>
+              <w:t xml:space="preserve">Academy of Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (4), 1024-1049 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5465/amj.2010.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02313035v1</w:t>
+                <w:t xml:space="preserve">hal-02276709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internationalization of Family-Controlled Firms : A Study of the Effects of External Involvement in Governance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Do regions matter? An integrated institutional and semiglobalisation perspective on the internationalization of MNEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arrègle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toyah Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Beamish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ET &amp; P, Entrepreneurship Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 36 (6), 1115-1143 p. </w:t>
+              <w:t xml:space="preserve">Strategic Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (8), 910-934 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1540-6520.2012.00541.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smj.2051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312678v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel Models in International Business Research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internationalization of Family-Controlled Firms : A Study of the Effects of External Involvement in Governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arrègle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Peterson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Arregle</w:t>
+                <w:t xml:space="preserve">Lucia Naldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Martin</w:t>
+                <w:t xml:space="preserve">Mattias Nordqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Business Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 43 (5), 451-457 p. </w:t>
+              <w:t xml:space="preserve">ET &amp; P, Entrepreneurship Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (6), 1115-1143 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/jibs.2011.59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1540-6520.2012.00541.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312680v1</w:t>
+                <w:t xml:space="preserve">hal-02312678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avantages ou désavantages des entreprises familiales ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multilevel Models in International Business Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Peterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arregle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mari</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of International Business Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (5), 451-457 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/jibs.2011.59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312682v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamic Interplay of Capability Strengths and Weaknesses : Investigating the Bases of Temporary Competitive Advantage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joanna Tochman Campbell</w:t>
+                <w:t xml:space="preserve">Avantages ou désavantages des entreprises familiales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arregle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategic Management Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 200 (1), 87-109 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02312681v1</w:t>
+                <w:t xml:space="preserve">hal-02312682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche plus équilibrée du succès des entreprises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Dynamic Interplay of Capability Strengths and Weaknesses : Investigating the Bases of Temporary Competitive Advantage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas C. Powell</w:t>
+                <w:t xml:space="preserve">David Sirmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arrègle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Tochman Campbell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Strategic Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (13), 1386-1409 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smj.893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312683v1</w:t>
+                <w:t xml:space="preserve">hal-02312681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Regional Dimension of MNE's Foreign Subsidiary Localization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Pour une approche plus équilibrée du succès des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arregle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Hébert</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C. Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Business Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 196 (6), 147-165 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312684v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Family Influence in Firms' Strategic Responses To Threat of Imitation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Justin Webb</w:t>
+                <w:t xml:space="preserve">The Regional Dimension of MNE's Foreign Subsidiary Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arregle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Beamish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hébert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ET &amp; P, Entrepreneurship Theory and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1540-6520.2008.00267.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of International Business Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (1), 86-107 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/jibs.2008.67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312685v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Development of Organizational Social Capital : Attributes of Family Firms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Role of Family Influence in Firms' Strategic Responses To Threat of Imitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sirmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arrègle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Véry</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Webb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Management Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-6486.2007.00665.x⟩</w:t>
+              <w:t xml:space="preserve">ET &amp; P, Entrepreneurship Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (6), 979-998 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1540-6520.2008.00267.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312687v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firm Performance and the Axis of Errors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Development of Organizational Social Capital : Attributes of Family Firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arrègle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas C. Powell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Arregle</w:t>
+                <w:t xml:space="preserve">David Sirmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Véry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Management Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Management Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (1), 73-95 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-6486.2007.00665.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312686v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse &amp;quot;Resource Based&amp;quot; et identification des actifs stratégiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Arrègle</w:t>
+                <w:t xml:space="preserve">Firm Performance and the Axis of Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C. Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arregle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Management Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (2), 59-77 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312694v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode of International Entry : The Advantages of Multilevel Methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul W. Beamish</w:t>
+                <w:t xml:space="preserve">Analyse &amp;quot;Resource Based&amp;quot; et identification des actifs stratégiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arrègle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIR: Management International Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11575-006-0117-3⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 160 (1), 241-259 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.160.241-260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312688v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamic Nature of Value in Business Markets : New Versus Ongoing Supplier Relationships</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Eggert</w:t>
+                <w:t xml:space="preserve">Mode of International Entry : The Advantages of Multilevel Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arregle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul W. Beamish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finanza, marketing e produzione : rivista di economia d'impresa dell'Università Bocconi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIR: Management International Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46 (5), 597-618 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11575-006-0117-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312696v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origines du capital social et avantages concurrentiels des firmes familiales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Dynamic Nature of Value in Business Markets : New Versus Ongoing Supplier Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ulaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arrègle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Very</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Eggert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finanza, marketing e produzione : rivista di economia d'impresa dell'Università Bocconi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3, 145-152 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mana.072.0013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00699291v1</w:t>
+                <w:t xml:space="preserve">hal-02312696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles linéaires hiérarchiques : 2. une méthode privilégiée d'analyse des données collectées par policy capturing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Origines du capital social et avantages concurrentiels des firmes familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arrègle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Ulaga</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Very</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 6 (1), 29-48 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mana.061.0029⟩</w:t>
+              <w:t xml:space="preserve">, 2004, vol. 7, n° 2, pp. 13-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mana.072.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312690v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles linéaires hiérarchiques : 1. principes et illustration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les modèles linéaires hiérarchiques : 2. une méthode privilégiée d'analyse des données collectées par policy capturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arrègle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ulaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 6 (1), 1-28 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mana.061.0001⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 6 (1), 29-48 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mana.061.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312689v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles de sélection des partenaires dans le cadre d'une alliance internationale : perspectives de France et d'Europe centrale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les modèles linéaires hiérarchiques : 1. principes et illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arrègle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anca Borza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6 (1), 1-28 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mana.061.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312697v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partner Selection in Emerging and Developed Market Contexts : Resource-Based and Organizational Learning Perspectives</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Les modèles de sélection des partenaires dans le cadre d'une alliance internationale : perspectives de France et d'Europe centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arrègle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Dacin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Hitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Borza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 7 (2), 1-18 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5465/1556404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02276706v1</w:t>
+                <w:t xml:space="preserve">hal-02312697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partner Selection in Emerging and Developed Market Contexts : Resource-Based and Organizational Learning Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tina Dacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Levitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arregle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Borza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 43 (3), 449-467 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5465/1556404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312691v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des capacités organisationnelles dans le développement des réseaux d'entreprises : une application aux alliances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Partner Selection in Emerging and Developed Market Contexts : Resource-Based and Organizational Learning Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tina Dacin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Levitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arregle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tina Dacin</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Borza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Academy of Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 43 (3), 449-467 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5465/1556404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312692v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PMI face à la planification stratégique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Arrègle</w:t>
+                <w:t xml:space="preserve">Le rôle des capacités organisationnelles dans le développement des réseaux d'entreprises : une application aux alliances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arregle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Amburgey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Dacin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 112, 11-23 p</w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1 (1), 7-28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312693v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le savoir et l’approche Resource Based : une ressource et une competence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Arregle</w:t>
+                <w:t xml:space="preserve">Les PMI face à la planification stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Calori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arrègle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 112, 11-23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le savoir et l’approche Resource Based : une ressource et une competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arregle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1995, 105, 84-94 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4254,355 +4403,355 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au management de la valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Jokung-Nguena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arregle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves de Rongé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ulaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, XV + 253 p., 2001, 2-10-004994-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles approches de la gestion des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arrègle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ghertman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica, 258 p., 2000, 2-7178-3998-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Models for Strategic Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ghertman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arregle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kluwer Academics Press; Springer US, 392 p., 1997, 978-0-7923-9970-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4757-2614-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4670,51 +4819,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CEE8285D"/>
+    <w:nsid w:val="EFDC52E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4901,51 +5050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-arregle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-4404" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530265v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lawton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Angwin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dattee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Arr&#232;gle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barbieri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00081256241238054" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514340v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Calabr&#242;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Hitt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liena Kano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwb.2024.101532" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950079v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Arregle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Datt&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hitt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Bergh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01492063221123264" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Cuervo-Cazurra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Duran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Essen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joms.12853" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00018392221091850" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michael Holmes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwb.2021.101210" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381228v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chirico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit K. Kundu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Majocchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41267-021-00425-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chittima Silberzahn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1476127018789594" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41267-019-00213-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312203v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyah Miller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beamish" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwb.2018.07.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/etap.12246" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313366v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jibs.2016.20" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Marano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Spadafora" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0149206315624963" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bat Batjargal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Webb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/etap.12044" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7T1X52QH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276709v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tsui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amj.2010.0095" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smj.2051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W758V6MN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312678v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Naldi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Nordqvist" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-6520.2012.00541.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-821LSPP8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312680v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Peterson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jibs.2011.59" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312681v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sirmon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Tochman Campbell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smj.893" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6F5L43G4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312683v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Powell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;bert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jibs.2008.67" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-6520.2008.00267.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6486.2007.00665.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312686v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.160.241-260" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312688v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Beamish" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11575-006-0117-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312696v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ulaga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eggert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00699291v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Very" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.072.0013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312690v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.061.0029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312689v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.061.0001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312697v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Dacin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Borza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276706v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tina Dacin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Levitas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/1556404" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312692v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Amburgey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312693v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Calori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312695v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298012v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Jokung-Nguena" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Rong&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297998v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cauvin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ghertman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297971v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Obadia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-2614-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-arregle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-4404" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035762667" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530265v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lawton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Angwin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dattee" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Arr&#232;gle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barbieri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00081256241238054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Calabr&#242;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Hitt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liena Kano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwb.2024.101532" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Arregle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Datt&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hitt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Bergh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01492063221123264" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381312v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Cuervo-Cazurra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Duran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Essen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joms.12853" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00018392221091850" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michael Holmes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwb.2021.101210" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michael Holmes Jr." TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joms.12646" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chirico" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit K. Kundu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Majocchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41267-021-00425-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chittima Silberzahn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1476127018789594" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312288v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41267-019-00213-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312203v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyah Miller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beamish" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwb.2018.07.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H70KVTFP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/etap.12246" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313365v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Marano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Spadafora" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0149206315624963" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jibs.2016.20" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bat Batjargal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Webb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/etap.12044" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7T1X52QH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276709v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tsui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amj.2010.0095" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smj.2051" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W758V6MN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312678v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Naldi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Nordqvist" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-6520.2012.00541.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-821LSPP8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312680v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Peterson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jibs.2011.59" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sirmon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Tochman Campbell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smj.893" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6F5L43G4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Powell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;bert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jibs.2008.67" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312685v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-6520.2008.00267.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSS41N1B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312687v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6486.2007.00665.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312686v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.160.241-260" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Beamish" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11575-006-0117-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312696v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ulaga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eggert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00699291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Very" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.072.0013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312690v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.061.0029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312689v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.061.0001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312697v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Dacin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Borza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276706v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tina Dacin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Levitas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/1556404" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312692v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Amburgey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312693v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Calori" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312695v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298012v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Jokung-Nguena" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Rong&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297998v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cauvin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ghertman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297971v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Obadia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-2614-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>