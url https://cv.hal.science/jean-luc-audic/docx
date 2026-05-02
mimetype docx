--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -1099,360 +1099,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyhydroxyalkanoate (PHA) based microfiltration membranes Tailoring the structure by the non-solvent induced phase separation (NIPS) process</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental evaluation and modeling of the hydrodynamics in structured packing operated with viscous waste oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122813⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 162, pp.273-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2020.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931994v1</w:t>
+                <w:t xml:space="preserve">hal-02960344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation and modeling of the hydrodynamics in structured packing operated with viscous waste oils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyhydroxyalkanoate (PHA) based microfiltration membranes Tailoring the structure by the non-solvent induced phase separation (NIPS) process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tomietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Paugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Audic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 162, pp.273-283. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 204, pp.122813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2020.07.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960344v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobased polyhydroxyalkanoate (PHA) membranes Structure/performances relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tomietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Paugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Audic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 252, pp.117419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1610,295 +1610,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of PVP content on degradation of PES/PVP membranes: Insights from characterization of membranes with controlled composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyurethanes prepared from cyclocarbonated broccoli seed oil (PUcc): New biobased organic matrices for incorporation of phosphorescent metal nanocluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamina Kourde-Hanafi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Loulergue</w:t>
+                <w:t xml:space="preserve">M. Amela-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart van Der Bruggen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manfred Nachtnebel</w:t>
+                <w:t xml:space="preserve">Y. Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2017.03.050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134 (45), pp.45339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.45339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532162v1</w:t>
+                <w:t xml:space="preserve">hal-01581235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyurethanes prepared from cyclocarbonated broccoli seed oil (PUcc): New biobased organic matrices for incorporation of phosphorescent metal nanocluster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of PVP content on degradation of PES/PVP membranes: Insights from characterization of membranes with controlled composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Kourde-Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Amela-Cortes</w:t>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Bart van Der Bruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Molard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lemiègre</w:t>
+                <w:t xml:space="preserve">Manfred Nachtnebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 134 (45), pp.45339. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 533, pp.261--269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.45339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2017.03.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581235v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron beam radiation effects on properties and ecotoxicity of PHBV/PLA blends in presence of organo-modified montmorillonite</w:t>
               </w:r>
@@ -2604,629 +2604,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological characterization of a thermally unstable bioplastic in injection molding conditions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphology and functional properties of commercial polyhydroxyalkanoates: A comprehensive and comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Leroy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rémi Deterre</w:t>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.03.021⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (2), pp.226-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2011.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872774v1</w:t>
+                <w:t xml:space="preserve">hal-00867737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and functional properties of commercial polyhydroxyalkanoates: A comprehensive and comparative study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of biodegradable poly(butylene adipate-co-terephtalate)/sodium caseinate films loaded with an alkyl furanoside as antimicrobial agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Grohens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 31 (2), pp.226-235. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (15), pp.5806-5814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2011.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-012-6480-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867737v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of biodegradable poly(butylene adipate-co-terephtalate)/sodium caseinate films loaded with an alkyl furanoside as antimicrobial agent</w:t>
+                <w:t xml:space="preserve">Properties of Biodegradable Poly (butylene adipate-co-terephtalate) and Sodium Caseinate Blends.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Legentil</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Chaufer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-012-6480-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125 (S2), pp.459-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.36765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821935v1</w:t>
+                <w:t xml:space="preserve">hal-00867688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Biodegradable Poly (butylene adipate-co-terephtalate) and Sodium Caseinate Blends.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheological characterization of a thermally unstable bioplastic in injection molding conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Colomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Chaufer</w:t>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 125 (S2), pp.459-467. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97, pp.1215-1921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.36765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867688v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of a furanoside as antimycobacterial agent loaded into a biodegradable PBAT/sodium caseinate support.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 346 (12), pp.1541-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3285,51 +3285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caseinate based biodegradable films with improved water resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chaufer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 117 (3), pp.1828-1836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3388,51 +3388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-food applications of milk components and dairy co-products: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chaufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daufin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3511,90 +3511,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyhydroxyalkanoates (PHAs) for the Fabrication of Filtration Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tomietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Paugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Audic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zhang Z.; Zhang W.; Chehimi M.M. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science, Technology and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature, pp.177-195, 2021, 978-3-030-41295-1. </w:t>
@@ -3722,51 +3722,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="175EAB9B"/>
+    <w:nsid w:val="1B7ADFF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3953,51 +3953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-audic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7478-1079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127118" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218401v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schwartz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Comet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lallemand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.202300092" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464807v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Tomietto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Russo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Galiano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Salerno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2021.120061" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703574v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lhuissier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15134576" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249764v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wantz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lhuissier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.130106" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nicolas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dourdan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50904" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245164v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116598" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931994v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tomietto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paugam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Audic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122813" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.07.031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.117419" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01928215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2018.08.028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532162v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Kourde-Hanafi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Der Bruggen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Nachtnebel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.03.050" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581235v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amela-Cortes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Molard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45339" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295517v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Zembouai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.03.019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01236431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Le Grand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Fellic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hachet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.10.052" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01202034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-015-1904-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134645v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Gobin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.041" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988246v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39983" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VK8LD4T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132918v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Schaschke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms151121468" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00872774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.03.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L6NJ68W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00867737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2011.11.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PT0K1QZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821935v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nugier-Chauvin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6480-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L4ZCSNDG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00867688v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chaufer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36765" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FV243TQV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.04.025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2PZF8CX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920330v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.32146" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6S0J66Q8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daufin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196079v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41295-1_11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-audic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7478-1079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127118" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218401v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schwartz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Comet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lallemand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.202300092" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464807v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Tomietto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Russo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Galiano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Salerno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2021.120061" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703574v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lhuissier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15134576" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249764v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wantz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lhuissier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.130106" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nicolas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dourdan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50904" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245164v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116598" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960344v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.07.031" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tomietto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paugam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Audic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122813" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.117419" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01928215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2018.08.028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amela-Cortes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Molard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45339" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Kourde-Hanafi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Der Bruggen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Nachtnebel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.03.050" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295517v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Zembouai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.03.019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01236431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Le Grand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Fellic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hachet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.10.052" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01202034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-015-1904-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134645v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Gobin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.041" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988246v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39983" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VK8LD4T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132918v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Schaschke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms151121468" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00867737v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2011.11.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PT0K1QZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821935v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nugier-Chauvin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6480-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L4ZCSNDG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00867688v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chaufer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36765" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FV243TQV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00872774v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.03.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L6NJ68W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.04.025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2PZF8CX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920330v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.32146" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6S0J66Q8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daufin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196079v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41295-1_11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>