--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,14950 +66,14968 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (128)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (129)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Neutron Analytical Spectrum and Soft-Error Rate for Nuclear Fusion Studies</w:t>
+                <w:t xml:space="preserve">SEU Cross-Section Predictions in 3nm FinFET using an Advanced Charge Transport Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+                <w:t xml:space="preserve">Sayah El Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+                <w:t xml:space="preserve">Gilles Gasiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soilihi Moindjie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Correas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Pieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics15010011⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2026.3676492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434264v1</w:t>
+                <w:t xml:space="preserve">hal-05572512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Accurate Deep Learning-based Poisson Solver for Single Event Simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Generic Neutron Analytical Spectrum and Soft-Error Rate for Nuclear Fusion Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Correas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soilihi Moindjie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2025.3555324⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics15010011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004294v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Single-Particle Radiation Sensitivity of AlN, Diamond and β-Ga2O3 Semiconductors Exposed to Terrestrial Sea Level Neutrons</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Theoretical Model of Transient Current in CMOS Inverter Under IR Laser Pulse Responsible of Bitflip in FDSOI Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Brizoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Djeha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrucho Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (4), pp.1919-1925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2025.3538002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst15110975⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05367220v1</w:t>
+                <w:t xml:space="preserve">hal-04948356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Model of Transient Current in CMOS Inverter Under IR Laser Pulse Responsible of Bitflip in FDSOI Technology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative Analysis of Single-Particle Radiation Sensitivity of AlN, Diamond and β-Ga2O3 Semiconductors Exposed to Terrestrial Sea Level Neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (11), pp.975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst15110975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2025.3538002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04948356v1</w:t>
+                <w:t xml:space="preserve">hal-05367220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Particle Radiation Sensitivity of Ultrawide-Bandgap Semiconductors to Terrestrial Atmospheric Neutrons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast and Accurate Deep Learning-based Poisson Solver for Single Event Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayah El Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Munteanu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Gilles Gasiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Correas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2025.3555324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst15020186⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04952341v1</w:t>
+                <w:t xml:space="preserve">hal-05004294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time SER measurements of CMOS bulk 40 nm and 65 nm SRAMS combined with neutron spectrometry at the JET Tokamak during its final D-T plasma operation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Single-Particle Radiation Sensitivity of Ultrawide-Bandgap Semiconductors to Terrestrial Atmospheric Neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2025.3540345⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (2), pp.186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst15020186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941391v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale, Multi-physics Modeling and Simulation of Single Event Effects in Digital Electronics: from Particles to Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Real-time SER measurements of CMOS bulk 40 nm and 65 nm SRAMS combined with neutron spectrometry at the JET Tokamak during its final D-T plasma operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dentan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moindjie Soilihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Cecchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén García Alía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 71 (1), pp.31-66. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3337288⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 72 (4), pp.1486-1495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2025.3540345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04333942v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of Low-Energy Muons with Silicon: Numerical Simulation of Negative Muon Capture and Prospects for Soft Errors</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EUROfusion contributions to ITER nuclear operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Litaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Fantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Villari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Toigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (11), pp.112006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad346e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jne5010007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04491638v1</w:t>
+                <w:t xml:space="preserve">hal-04687742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Radiation Response of GaN and Ga2O3 Exposed to Ground-Level Neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (2), pp.128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cryst14020128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROfusion contributions to ITER nuclear operation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale, Multi-physics Modeling and Simulation of Single Event Effects in Digital Electronics: from Particles to Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (1), pp.31-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3337288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad346e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04687742v1</w:t>
+                <w:t xml:space="preserve">hal-04333942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion Neutron-Induced Soft Errors During Long Pulse D-D Plasma Discharges in the WEST Tokamak</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interactions of Low-Energy Muons with Silicon: Numerical Simulation of Negative Muon Capture and Prospects for Soft Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 71 (8), pp.1496-1502. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.91-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3347673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jne5010007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390851v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic Mechanisms of Single-Event Occurrence in Silicon Carbide Semiconductor under Terrestrial Atmospheric Neutron Irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fusion Neutron-Induced Soft Errors During Long Pulse D-D Plasma Discharges in the WEST Tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soilihi Moindjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dentan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics12214468⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (8), pp.1496-1502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3347673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265835v1</w:t>
+                <w:t xml:space="preserve">hal-04390851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Total Ionizing Dose on the alpha-Soft Error Rate in FDSOI 28 nm SRAMs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Basic Mechanisms of Single-Event Occurrence in Silicon Carbide Semiconductor under Terrestrial Atmospheric Neutron Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.115181. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (21), pp.4468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics12214468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194288v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into diffusion-collection modeling of radiation-induced charge in semiconductor devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact of Total Ionizing Dose on the alpha-Soft Error Rate in FDSOI 28 nm SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soilihi Moindjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Munteanu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Gasiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0156698⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.115181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241142v1</w:t>
+                <w:t xml:space="preserve">hal-04194288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-based Analytical Formulation of the Soft Error Rate in CMOS Circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">New insights into diffusion-collection modeling of radiation-induced charge in semiconductor devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134 (17), pp.175701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0156698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3263106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04059844v1</w:t>
+                <w:t xml:space="preserve">hal-04241142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation Characterization of a Backside-Illuminated P-Type Photo-MOS Pixel With Gamma Rays and Fusion-Induced Neutrons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physics-based Analytical Formulation of the Soft Error Rate in CMOS Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 69 (3), pp.534-541. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2022.3148925⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 70 (5), pp.782-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3263106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138209v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Characterization of Neutron-Induced SEUs in Fusion Experiments at WEST Tokamak during D-D Plasma Operation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moreau</w:t>
+                <w:t xml:space="preserve">Radiation Characterization of a Backside-Illuminated P-Type Photo-MOS Pixel With Gamma Rays and Fusion-Induced Neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge de Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 69 (3), pp.1-1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2022.3149160⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 69 (3), pp.534-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2022.3148925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575419v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronics reliability assessment of future power fusion machines: neutron interaction analysis in bulk silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Real-Time Characterization of Neutron-Induced SEUs in Fusion Experiments at WEST Tokamak during D-D Plasma Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soilihi Moindjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dentan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (3), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2022.3149160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114223⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03358441v1</w:t>
+                <w:t xml:space="preserve">hal-03575419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Event Latchup sensitivity: Temperature effects and the role of the collected charge</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Basic single-event mechanisms in Ge-based nanoelectronics subjected to terrestrial atmospheric neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soilihi Moindjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 119, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114087⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187849v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic single-event mechanisms in Ge-based nanoelectronics subjected to terrestrial atmospheric neutrons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Electronics reliability assessment of future power fusion machines: neutron interaction analysis in bulk silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114256⟩</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358432v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Neutron Radiation Response of III-V Binary Compound Semiconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Single-Event Latchup sensitivity: Temperature effects and the role of the collected charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guagliardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ygor Quadros de Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2020.2971611⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473107v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation and Predictive Assessment of SET Immunity of Digital Logic Circuits for Space Missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.Q. Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (2), pp.12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/aerospace7020012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Simulation of SEU in Bulk Si and Ge SRAM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Atmospheric Neutron Radiation Response of III-V Binary Compound Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (7), pp.1428-1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2020.2971611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.06.082⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02263527v1</w:t>
+                <w:t xml:space="preserve">hal-02473107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial Neutron-Induced Single Events in GaN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact of Complex-Logic Cell Layout on the Single-Event Transient Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2019.2918077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.06.049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02263526v1</w:t>
+                <w:t xml:space="preserve">hal-02136500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Complex-Logic Cell Layout on the Single-Event Transient Sensitivity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modeling and Simulation of SEU in Bulk Si and Ge SRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soilihi Moindjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100-101, pp.113390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.06.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2019.2918077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02136500v1</w:t>
+                <w:t xml:space="preserve">hal-02263527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A water tank muon spectrometer for the characterization of low energy atmospheric muons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Terrestrial Neutron-Induced Single Events in GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100-101, pp.113357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.06.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2019.03.061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02087354v1</w:t>
+                <w:t xml:space="preserve">hal-02263526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 225 μm2 Probe Single-Point Calibration Digital Temperature Sensor Using Body-Bias Adjustment in 28 nm FD-SOI CMOS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A water tank muon spectrometer for the characterization of low energy atmospheric muons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soilihi Moindjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Solid-State Circuits Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSSC.2018.2797427⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 933, pp.12-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2019.03.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111066v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Resolution of Time-Dependent and Circuit-Coupled Charge Transport Equations: 1-D Case Applied to 28-nm FD-SOI Devices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+                <w:t xml:space="preserve">A 225 μm2 Probe Single-Point Calibration Digital Temperature Sensor Using Body-Bias Adjustment in 28 nm FD-SOI CMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fady Abouzeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andreia Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 65 (1), pp.331-338. </w:t>
+              <w:t xml:space="preserve">IEEE Solid-State Circuits Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.14-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2017.2774960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSSC.2018.2797427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111080v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of atmospheric muons at sea level using a cosmic ray telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Accurate Resolution of Time-Dependent and Circuit-Coupled Charge Transport Equations: 1-D Case Applied to 28-nm FD-SOI Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gasiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Saad Saoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soilihi Moindjie</w:t>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 903, pp.77-84. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (1), pp.331-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2018.06.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2017.2774960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846825v1</w:t>
+                <w:t xml:space="preserve">hal-02111080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the charge sharing effect in the SET sensitivity of bulk 45 nm standard cell layouts under heavy ions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Characterization of atmospheric muons at sea level using a cosmic ray telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Leroux</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Saigné</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tarek Saad Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soilihi Moindjie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 88-90, pp.920-924. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 903, pp.77-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2018.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089778v1</w:t>
+                <w:t xml:space="preserve">hal-01846825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2.7 pJ/cycle 16 MHz, 0.7 microW Deep Sleep Power ARM Cortex-M0+ Core SoC in 28 nm FD-SOI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the charge sharing effect in the SET sensitivity of bulk 45 nm standard cell layouts under heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Q. Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guénolé Lallement</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roche</w:t>
+                <w:t xml:space="preserve">F. Saigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSSC.2018.2821167⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88-90, pp.920-924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111060v1</w:t>
+                <w:t xml:space="preserve">hal-02089778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Orbit Upset Rate Prediction at Advanced Technology Nodes: a 28 nm FD-SOI Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gasiot</w:t>
+                <w:t xml:space="preserve">A 2.7 pJ/cycle 16 MHz, 0.7 microW Deep Sleep Power ARM Cortex-M0+ Core SoC in 28 nm FD-SOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fady Abouzeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Soussan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 64 (1, 1), pp.449-456. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (7), pp.2088-2100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2634604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSSC.2018.2821167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694468v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-event-transient effects in Junctionless Double-Gate MOSFETs with Dual-Material Gate investigated by 3D simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-Orbit Upset Rate Prediction at Advanced Technology Nodes: a 28 nm FD-SOI Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Munteanu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Gilles Gasiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Moindjie</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76 (SI), pp.719-724. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (1, 1), pp.449-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2634604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693979v1</w:t>
+                <w:t xml:space="preserve">hal-01694468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Poisson process analysis of real-time soft-error rate measurements in bulk 65 nm and 40 nm SRAMs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Single-event-transient effects in Junctionless Double-Gate MOSFETs with Dual-Material Gate investigated by 3D simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roche</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moindjie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 76 (SI), pp.53-57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.045⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 76 (SI), pp.719-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693984v1</w:t>
+                <w:t xml:space="preserve">hal-01693979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling boron dose loss in sidewall spacer stacks of complementary metal oxide semiconductor transistors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Poisson process analysis of real-time soft-error rate measurements in bulk 65 nm and 40 nm SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soilihi Moindjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gasiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2016.08.002⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (SI), pp.53-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01435138v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time soft error rate measurements on bulk 40nm SRAM memories: a five-year dual-site experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Natural radiation events in CCD imagers at ground level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Saad Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Moindjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/11/114003⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.68 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430070v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural radiation events in CCD imagers at ground level</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling boron dose loss in sidewall spacer stacks of complementary metal oxide semiconductor transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahi Essa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boulenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pakfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.138⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126, pp.163-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427855v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEU sensitivity of Junctionless Single-Gate SOI MOSFETs-based 6T SRAM cells investigated by 3D TCAD simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Real-time soft error rate measurements on bulk 40nm SRAM memories: a five-year dual-site experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moindjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Saad Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gasiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.107⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/11/114003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429427v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D simulation of single-event-transient effects in symmetrical dual-material double-gate MOSFETs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Radiation and COTS at ground level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 55 (9-10), pp.1522-1526. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 55 (9-10), pp.2147-2153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.07.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01430073v1</w:t>
+                <w:t xml:space="preserve">hal-01430071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASTEP (2005-2015): Ten years of soft error and atmospheric radiation characterization on the Plateau de Bure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">SEU sensitivity of Junctionless Single-Gate SOI MOSFETs-based 6T SRAM cells investigated by 3D TCAD simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 55 (9-10), pp.1506-1511. </w:t>
+              <w:t xml:space="preserve">, 2015, 55, pp.1501 - 1505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430074v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation and COTS at ground level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">3D simulation of single-event-transient effects in symmetrical dual-material double-gate MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 55 (9-10), pp.2147-2153. </w:t>
+              <w:t xml:space="preserve">, 2015, 55 (9-10), pp.1522-1526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430071v1</w:t>
+                <w:t xml:space="preserve">hal-01430073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Monte Carlo modeling of single-event transient current and charge collection in integrated circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">ASTEP (2005-2015): Ten years of soft error and atmospheric radiation characterization on the Plateau de Bure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moindjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Saad Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Glorieux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Gasiot</w:t>
+                <w:t xml:space="preserve">S. Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 54 (9-10, SI), pp.2278-2283. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.088⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 55 (9-10), pp.1506-1511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430080v1</w:t>
+                <w:t xml:space="preserve">hal-01430074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random-Walk Drift-Diffusion Charge-Collection Model For Reverse-Biased Junctions Embedded in Circuits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Application of the TIARA Radiation Transport Tool to Single Event Effects Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gasiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Gasiot</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. Reed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 61 (6, 1), pp.3527-3534. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2362073⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 61 (3, 2), pp.1498-1500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2318778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430079v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation sensitivity of junctionless double-gate 6T SRAM cells investigated by 3-D numerical simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Particle Monte Carlo modeling of single-event transient current and charge collection in integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gasiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 54 (9-10, SI), pp.2284-2288. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 54 (9-10, SI), pp.2278-2283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01430078v1</w:t>
+                <w:t xml:space="preserve">hal-01430080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">90 nm SRAM Static and Dynamic Mode Real-Time Testing at Concordia Station in Antarctica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Random-Walk Drift-Diffusion Charge-Collection Model For Reverse-Biased Junctions Embedded in Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
+                <w:t xml:space="preserve">S. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gasiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 61 (6), pp.3389-3394. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2363120⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 61 (6, 1), pp.3527-3534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2362073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056468v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the TIARA Radiation Transport Tool to Single Event Effects Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">90 nm SRAM Static and Dynamic Mode Real-Time Testing at Concordia Station in Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Roche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. A. Reed</w:t>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 61 (3, 2), pp.1498-1500. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2318778⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 61 (6), pp.3389-3394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2363120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430075v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral modeling of SRIM tables for numerical simulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Radiation sensitivity of junctionless double-gate 6T SRAM cells investigated by 3-D numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.12.023⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (9-10, SI), pp.2284-2288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430076v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time soft-error rate measurements: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gasiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54 (8), pp.1455-1476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microrel.2014.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of CCD to Detect Terrestrial Cosmic Rays at Ground Level: Altitude vs. Underground Experiments, Modeling and Numerical Monte Carlo Simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Behavioral modeling of SRIM tables for numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Saad-Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moindjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2365038⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 322, pp.2-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01234455v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytical Model to Quantify Decay Chain Disequilibrium–Application to the Thorium Decay Chain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Use of CCD to Detect Terrestrial Cosmic Rays at Ground Level: Altitude vs. Underground Experiments, Modeling and Numerical Monte Carlo Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Saad Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soilihi Moindjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. D. Schrimpf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 61 (3), pp.1414 - 1419. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2318074⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 61 (6), pp.3380-3388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2365038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635042v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01234455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Silicon Diode-Based Detector for Investigations of Atmospheric Radiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">An Analytical Model to Quantify Decay Chain Disequilibrium–Application to the Thorium Decay Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Roch Vaillé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
+                <w:t xml:space="preserve">R. D. Schrimpf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 60 (5), pp.3603-3608. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2264957⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 61 (3), pp.1414 - 1419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2318074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01234419v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton Flux Anisotropy in the Atmosphere: Experiment and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Vaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60 (4), pp.2386-2391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNS.2013.2257847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01234425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-Error Rate Induced by Thermal and Low Energy Neutrons in 40 nm SRAMs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Gasiot</w:t>
+                <w:t xml:space="preserve">A Silicon Diode-Based Detector for Investigations of Atmospheric Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Roch Vaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 59 (6, 1), pp.2658-2665. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2012.2222438⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 60 (5), pp.3603-3608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2264957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430089v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01234419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Analysis of Bipolar Amplification in Independent-Gate FinFET and Multi-Channel NWFET Submitted to Heavy-Ion Irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Kubo-Greenwood approach for the calculation of mobility in gate-all-around nanowire metal-oxide-semiconductor field-effect transistors including screened remote Coulomb scattering-Comparison with experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Triozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2012.2221740⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4719081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430090v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded silicon detector to investigate the natural radiative environment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation Analysis of Bipolar Amplification in Independent-Gate FinFET and Multi-Channel NWFET Submitted to Heavy-Ion Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/05/P05007⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (6, 2), pp.3249-3257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2012.2221740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805011v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Numerical Simulation of Bipolar Amplification in Junctionless Double-Gate MOSFETs Under Heavy-Ion Irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Soft-Error Rate Induced by Thermal and Low Energy Neutrons in 40 nm SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Semikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gasiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 59 (4, 1), pp.773-780. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2012.2184139⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 59 (6, 1), pp.2658-2665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2012.2222438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430092v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geant4 Analysis of n-Si Nuclear Reactions From Different Sources of Neutrons and Its Implication on Soft-Error Rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Semikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Uznanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59 (4, 1), pp.714-722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNS.2012.2189018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kubo-Greenwood approach for the calculation of mobility in gate-all-around nanowire metal-oxide-semiconductor field-effect transistors including screened remote Coulomb scattering-Comparison with experiment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">3-D Numerical Simulation of Bipolar Amplification in Junctionless Double-Gate MOSFETs Under Heavy-Ion Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (4, 1), pp.773-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2012.2184139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4719081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01430085v1</w:t>
+                <w:t xml:space="preserve">hal-01430092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underground Experiment and Modeling of Alpha Emitters Induced Soft-Error Rate in CMOS 65 nm SRAM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Slawosz Uznanski</w:t>
+                <w:t xml:space="preserve">Embedded silicon detector to investigate the natural radiative environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Roch Vaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2012.2189246⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/05/P05007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430088v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Plateau de Bure Neutron Monitor: Design, Operation and Monte Carlo Simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Underground Experiment and Modeling of Alpha Emitters Induced Soft-Error Rate in CMOS 65 nm SRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Sauze</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawosz Uznanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 59 (2), pp.303-313. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2011.2179945⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 59 (4, 1), pp.1048-1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2012.2189246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430083v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-Particle Induced Soft-Error Rate in CMOS 130 nm SRAM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Plateau de Bure Neutron Monitor: Design, Operation and Monte Carlo Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Semikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Gasiot</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 58 (3, 2), pp.1086-1092. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 59 (2), pp.303-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2011.2179945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2010.2102363⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01430099v1</w:t>
+                <w:t xml:space="preserve">hal-01430083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Compact Model of Drain Current in Independent Double-Gate Metal-Oxide-Semiconductor Field-Effect Transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simulation study of Short-Channel Effects and quantum confinement in double-gate FinFET devices with high-mobility materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1143/JJAP.50.024301⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (4), pp.366-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2010.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430093v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of (Quasi-)Ballistic Transport on Operation of Complementary Metal-Oxide-Semiconductor Inverters Based on Fully-Depleted Silicon-on-Insulator and Nanowire Devices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Dura</w:t>
+                <w:t xml:space="preserve">Experimental Characterization of Atmospheric Radiation Environment with Stratospheric Balloon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Roch Vaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Jaud</w:t>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 50 (1, 1), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (3), pp.945-951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1143/JJAP.50.014103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2011.2136359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430094v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Modeling of Alpha-Particle Emission Rate at Wafer-Level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Impact of (Quasi-)Ballistic Transport on Operation of Complementary Metal-Oxide-Semiconductor Inverters Based on Fully-Depleted Silicon-on-Insulator and Nanowire Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Gedion</w:t>
+                <w:t xml:space="preserve">Gilles Le Carval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2011.2170851⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (1, 1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/JJAP.50.014103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430100v1</w:t>
+                <w:t xml:space="preserve">hal-01430094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of localized gate stack parasitic charge on current-voltage characteristics of double-gate MOSFETs with high-permittivity dielectrics and Ge-channel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Alpha-Particle Induced Soft-Error Rate in CMOS 130 nm SRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Uznanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gasiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.12.046⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (3, 2), pp.1086-1092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2010.2102363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01430098v1</w:t>
+                <w:t xml:space="preserve">hal-01430099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of energy bands in ultra-thin layer quantum nanostructures for solar cell applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quantum Compact Model of Drain Current in Independent Double-Gate Metal-Oxide-Semiconductor Field-Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/JJAP.50.024301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.11.112⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01430095v1</w:t>
+                <w:t xml:space="preserve">hal-01430093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation study of Short-Channel Effects and quantum confinement in double-gate FinFET devices with high-mobility materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analytical Modeling of Alpha-Particle Emission Rate at Wafer-Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gedion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2010.08.026⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (6, 1), pp.2798-2803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2011.2170851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430097v1</w:t>
+                <w:t xml:space="preserve">hal-01430100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of Atmospheric Radiation Environment with Stratospheric Balloon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of localized gate stack parasitic charge on current-voltage characteristics of double-gate MOSFETs with high-permittivity dielectrics and Ge-channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 357 (8-9, SI), pp.1879-1883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.12.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2011.2136359⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00805045v1</w:t>
+                <w:t xml:space="preserve">hal-01430098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endotherapia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of energy bands in ultra-thin layer quantum nanostructures for solar cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anti-inflammatory and anti-allergy agents in Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 357 (8-9, SI), pp.1884-1887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.11.112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584065v1</w:t>
+                <w:t xml:space="preserve">hal-01430095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-errors induced by terrestrial neutrons and natural alpha-particle emitters in advanced memory circuits at ground level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Martinie</w:t>
+                <w:t xml:space="preserve">Endotherapia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Bisschop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pouns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anti-inflammatory and anti-allergy agents in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (3), pp.197-211</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01430102v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-Based Analytical Modeling of Quasi-Ballistic Transport in Double-Gate MOSFETs: From Device to Circuit Operation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Soft-errors induced by terrestrial neutrons and natural alpha-particle emitters in advanced memory circuits at ground level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gasiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 56 (11, SI), pp.2692-2702. </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (9-11), pp.1822-1831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2009.2030540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430108v1</w:t>
+                <w:t xml:space="preserve">hal-01430102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical modelling and performance analysis of Double-Gate MOSFET-based circuit including ballistic/quasi-ballistic effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simulation of Gate Tunneling Current in Metal-Insulator-Metal Capacitor with Multi layer High-kappa Dielectric Stack Using the Non-equilibrium Green's Function Formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 35 (08), pp.631-637. </w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927020902769836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1143/JJAP.48.111409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515076v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron transport through high-kappa dielectric barriers: A non-equilibrium Green's function (NEGF) study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Altitude and Underground Real-Time SER Characterization of CMOS 65 nm SRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gasiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.03.006⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (4, 2), pp.2258-2266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2009.2012426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430113v1</w:t>
+                <w:t xml:space="preserve">hal-01430112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences on the Physical Origin of the Unexpected Transport Degradation in Ultimate n-FDSOI Devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient Response of 3-D Multi-Channel Nanowire MOSFETs Submitted to Heavy Ion Irradiation: a 3-D Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNANO.2008.2010128⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (4, 2), pp.2042-2049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2009.2016564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430103v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation study of circuit performances of independent double-gate (IDG) MOSFETs with high-permittivity gate dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Loussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 355 (18-21), pp.1185-1188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of capacitance-voltage characteristics in Ge/high-kappa MOS devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental Investigation on the Quasi-Ballistic Transport: Part I-Determination of a New Backscattering Coefficient Extraction Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Mitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.01.056⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (3), pp.408-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2008.2011681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01430114v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on the Quasi-Ballistic Transport: Part I-Determination of a New Backscattering Coefficient Extraction Methodology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Investigation of capacitance-voltage characteristics in Ge/high-kappa MOS devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bellenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2008.2011681⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 355 (18-21), pp.1171-1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.01.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430106v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on the Quasi-Ballistic Transport: Part II-Backscattering Coefficient Extraction and Link With the Mobility</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Physics-Based Analytical Modeling of Quasi-Ballistic Transport in Double-Gate MOSFETs: From Device to Circuit Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Carval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Deleonibus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 56 (3), pp.420-430. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2008.2011682⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 56 (11, SI), pp.2692-2702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2009.2030540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430104v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Simulation of C-V and I-V Characteristics in Ge and III-V Materials/High-κ MOS Devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analytical modelling and performance analysis of Double-Gate MOSFET-based circuit including ballistic/quasi-ballistic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Carval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/PROC-1194-A02-02⟩</w:t>
+              <w:t xml:space="preserve">Molecular Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (08), pp.631-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927020902769836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745840v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Compact Model for the Ballistic Subthreshold Current in Ultra-Thin Independent Double-Gate MOSFETs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidences on the Physical Origin of the Unexpected Transport Degradation in Ultimate n-FDSOI Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927020902801548⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (2), pp.167-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNANO.2008.2010128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515080v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Simulation Analysis of Bipolar Amplification in Planar Double-Gate and FinFET With Independent Gates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Electron transport through high-kappa dielectric barriers: A non-equilibrium Green's function (NEGF) study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Houssa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2009.2016343⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 355 (18-21), pp.1180-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430111v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altitude and Underground Real-Time SER Characterization of CMOS 65 nm SRAM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Experimental Investigation on the Quasi-Ballistic Transport: Part II-Backscattering Coefficient Extraction and Link With the Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deleonibus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2009.2012426⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (3), pp.420-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2008.2011682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430112v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Response of 3-D Multi-Channel Nanowire MOSFETs Submitted to Heavy Ion Irradiation: a 3-D Simulation Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quantum Simulation of C-V and I-V Characteristics in Ge and III-V Materials/High-κ MOS Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bellenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Mitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2009.2016564⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1194, pp.1194-A02-02. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-1194-A02-02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430109v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Gate Tunneling Current in Metal-Insulator-Metal Capacitor with Multi layer High-kappa Dielectric Stack Using the Non-equilibrium Green's Function Formalism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">A Compact Model for the Ballistic Subthreshold Current in Ultra-Thin Independent Double-Gate MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (06), pp.491-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927020902801548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1143/JJAP.48.111409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01430110v1</w:t>
+                <w:t xml:space="preserve">hal-00515080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of electron transport in nanoscale independent-gate Double-Gate devices using a full 2D Green's function approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">3-D Simulation Analysis of Bipolar Amplification in Planar Double-Gate and FinFET With Independent Gates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of computational and theoretical nanoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (4, 2), pp.2083-2090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2009.2016343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759436v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Simulation of Single-Event Effects in Digital Devices and ICs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact of Geometrical and Electrical Parameters on Speed Performance Characteristics in Ultimate Double-Gate Metal-Oxide-Semiconductor Field-Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Loussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tintori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2008.2000957⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (5, 1), pp.3390-3395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/JJAP.47.3390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759437v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Geometrical and Electrical Parameters on Speed Performance Characteristics in Ultimate Double-Gate Metal-Oxide-Semiconductor Field-Effect Transistors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modeling and Simulation of Single-Event Effects in Digital Devices and ICs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tintori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1143/JJAP.47.3390⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (4, 1), pp.1854-1878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2008.2000957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759434v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Analysis of Quantum Confinement and Short-Channel Effects in Independent Double-Gate Metal–Oxide–Semiconductor Field-Effect Transistors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simulation of electron transport in nanoscale independent-gate Double-Gate devices using a full 2D Green's function approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of computational and theoretical nanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (6), pp.1120-1127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745615v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ballistic and quasi-ballistic transport on performances of double-gate MOSFET-based circuits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simulation Analysis of Quantum Confinement and Short-Channel Effects in Independent Double-Gate Metal–Oxide–Semiconductor Field-Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 55 (9), pp.2443-2453. </w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (9), pp.7013 - 7018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2008.927656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1143/JJAP.47.7013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759435v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Unified Analytical Model of Backscattering Coefficient From Low- to High-Field Conditions in Quasi-Ballistic Transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Impact of ballistic and quasi-ballistic transport on performances of double-gate MOSFET-based circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Carval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soliveres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LED.2008.2007305⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (9), pp.2443-2453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2008.927656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759431v1</w:t>
+                <w:t xml:space="preserve">hal-01759435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D quantum numerical simulation of single-event transients in multiple-gate nanowire MOSFETs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">New Unified Analytical Model of Backscattering Coefficient From Low- to High-Field Conditions in Quasi-Ballistic Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Carval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2007.892284⟩</w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (12), pp.1392-1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2008.2007305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759444v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the channel backscattering coefficient on 10-70 nm-metal-gate, Double-Gate transistors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compact Modeling of Symmetrical Double-Gate MOSFETs Including Carrier Confinement and Short-Channel Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Loussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2007.02.016⟩</w:t>
+              <w:t xml:space="preserve">Molecular Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (07), pp.605-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927020600930524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01759440v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altitude SEE test European platform (ASTEP) and first results in CMOS 130 nm SRAM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">3D quantum numerical simulation of single-event transients in multiple-gate nanowire MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Karine Castellani-Coulie</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ferlet-Cavrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 54 (4, 2), pp.1002-1009. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2007.891398⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 54 (4, 2), pp.994-1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2007.892284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759445v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-band study of current across silicon nanowire transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+                <w:t xml:space="preserve">Experimental determination of the channel backscattering coefficient on 10-70 nm-metal-gate, Double-Gate transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Poiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Widiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Previtali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2716351⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (4), pp.537-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2007.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392816v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of high-permittivity dielectrics on speed performances and power consumption in double-gate-based CMOS circuits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Altitude SEE test European platform (ASTEP) and first results in CMOS 130 nm SRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Castellani-Coulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.11.016⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (4, 2), pp.1002-1009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2007.891398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01759443v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Modeling of Symmetrical Double-Gate MOSFETs Including Carrier Confinement and Short-Channel Effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Full-band study of current across silicon nanowire transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cavassilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Michelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 33 (07), pp.605-611. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (13), pp.132112:1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927020600930524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2716351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526208v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of 30 nm gate-all-around MOSFET sensitivity to heavy ions: A 3-D simulation study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact of high-permittivity dielectrics on speed performances and power consumption in double-gate-based CMOS circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Loussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 353 (5-7), pp.639-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2006.880945⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759447v1</w:t>
+                <w:t xml:space="preserve">hal-01759443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum short-channel compact modelling of drain-current in double-gate MOSFET</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Investigation of quantum effects in ultra-thin body single- and double-gate devices submitted to heavy ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ferlet-Cavrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robin Cerutti</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 50 (4), pp.680-686. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53 (6, 1), pp.3363-3371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2006.03.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2006.886206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759446v1</w:t>
+                <w:t xml:space="preserve">hal-01759448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of 45-nm Multi-Gate Transistors Behavior Under Heavy Ion Irradiation by 3-D Device Simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Investigation of 30 nm gate-all-around MOSFET sensitivity to heavy ions: A 3-D simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Castellani-Coulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ferlet-Cavrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 53 (6), pp.3265-3270</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 53 (4, 1), pp.1950-1958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2006.880945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025180v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of quantum effects in ultra-thin body single- and double-gate devices submitted to heavy ion irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quantum short-channel compact modelling of drain-current in double-gate MOSFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Baggio</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Loussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50 (4), pp.680-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2006.03.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2006.886206⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01759448v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of band structure on electron ballistic transport in silicon nanowire MOSFET’s: An atomistic study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Analysis of 45-nm Multi-Gate Transistors Behavior Under Heavy Ion Irradiation by 3-D Device Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Castellani-Couli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Ferlet-Cavrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53 (6), pp.3265-3270</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132134v1</w:t>
+                <w:t xml:space="preserve">hal-02025180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of current-control induced by oxide notch in very short field-effect transistor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Influence of band structure on electron ballistic transport in silicon nanowire MOSFET’s: An atomistic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cavassilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50 (4), pp.716-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2006.03.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00145185v1</w:t>
+                <w:t xml:space="preserve">hal-02132134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact model of the quantum short-channel threshold voltage in symmetric Double-Gate MOSFET</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quantum short-channel compact model for the threshold voltage in double-gate MOSFETs with high-permittivitty gate dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Harrison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 31 (12), pp.831-837. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 351 (21-23), pp.1911-1918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927020500313995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759460v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance degradation induced by fringing field-induced barrier lowering and parasitic charge in double-gate metal-oxide-semiconductor field-effect transistors with high-kappa dielectrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Simulation analysis of the bipolar amplification induced by heavy-ion irradiation in double-gate MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kc Castellani-Coulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Said</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V Ferlet-Cavrols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1143/JJAP.44.8362⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (6, 1), pp.2137-2143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2005.860680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759458v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiO2, advanced dielectrics and related devices 5 - Proceedings of the 5th Franco-Italian Symposium on SiO2, Advanced Dielectrics and Related Devices - Preface</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Improvement of current-control induced by oxide notch in very short field-effect transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vol.87, pp.073509</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759452v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation analysis of the bipolar amplification in fully-depleted SOI technologies under heavy-ion irradiations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Compact model of the quantum short-channel threshold voltage in symmetric Double-Gate MOSFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Tintori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2005.855810⟩</w:t>
+              <w:t xml:space="preserve">Molecular Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31 (12), pp.831-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927020500313995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759457v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation analysis of the bipolar amplification induced by heavy-ion irradiation in double-gate MOSFETs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance degradation induced by fringing field-induced barrier lowering and parasitic charge in double-gate metal-oxide-semiconductor field-effect transistors with high-kappa dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Houssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Castellani-Coulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kc Castellani-Coulie</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Said</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2005.860680⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (12), pp.8362-8366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/JJAP.44.8362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759456v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of current-control induced by oxide crenel in very short field-effect-transistor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SiO2, advanced dielectrics and related devices 5 - Proceedings of the 5th Franco-Italian Symposium on SiO2, Advanced Dielectrics and Related Devices - Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cavassilas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">M Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 351 (21-23), pp.VII. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnocrysol.2005.04.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004546v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation analysis of FIBL in decananometer Double-Gate MOSFETs with high-kappa gate dielectrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Simulation analysis of the bipolar amplification in fully-depleted SOI technologies under heavy-ion irradiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Castellani-Coulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ferlet-Cavrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 351 (21-23), pp.1897-1901. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (5, 2), pp.1474-1479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.04.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2005.855810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759455v1</w:t>
+                <w:t xml:space="preserve">hal-01759457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic transport in Si, Ge, and GaAs nanowire MOSFETs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Improvement of current-control induced by oxide crenel in very short field-effect-transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cavassilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Electron Device Meeting (IEDM) Tech. Digest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, XX, pp.533</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87, pp.073509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146169v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Modeling of the Threshold Voltage in Silicon Nanowire MOSFET including 2D-Quantum Confinement Effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A simulation analysis of FIBL in decananometer Double-Gate MOSFETs with high-kappa gate dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Houssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927020500314027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 351 (21-23), pp.1897-1901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514965v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical subthreshold current model for ballistic quantum-wire double-gate MOS transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ballistic transport in Si, Ge, and GaAs nanowire MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Am Ionescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Simulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Electron Device Meeting (IEDM) Tech. Digest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, XX, pp.533</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759451v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum short-channel compact model for the threshold voltage in double-gate MOSFETs with high-permittivitty gate dielectrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Compact Modeling of the Threshold Voltage in Silicon Nanowire MOSFET including 2D-Quantum Confinement Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Harrison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 351 (21-23), pp.1911-1918. </w:t>
+              <w:t xml:space="preserve">Molecular Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31 (12), pp.839-843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.04.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08927020500314027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01759450v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of Point Defects in Nanowire MOSFETs Using the Nonequilibrium Green's Function Formalism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An analytical subthreshold current model for ballistic quantum-wire double-gate MOS transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Tintori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Decarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lannoo</w:t>
+                <w:t xml:space="preserve">Am Ionescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 3 (3-4), pp.393-396. </w:t>
+              <w:t xml:space="preserve">Molecular Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31 (2-3), pp.179-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10825-004-7083-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0892702051233132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01759465v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale modeling of double-gate MOSFETs using a tight-binding Green's function formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lannoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 48 (4), pp.567-574. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2003.09.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2003.09.025⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stretch-out of high-permittivity MOS capacitance-voltage curves resulting from a lateral non-uniform oxide charge distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Treatment of Point Defects in Nanowire MOSFETs Using the Nonequilibrium Green's Function Formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cavassilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Houssa</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lannoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3 (3-4), pp.393-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10825-004-7083-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3093(03)00205-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759476v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of quantum ballistic transport in double-gate devices with ultra-thin oxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">SiO2 and Advanced Dielectrics 4 - Proceedings of the 4th Franco-Italian Symposium on SiO2 and Advanced Dielectrics, Trento, Italy, September 16-18, 2002 - Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R Dinescu</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Passacantando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 322 (1-3), pp.206-212. </w:t>
+              <w:t xml:space="preserve">, 2003, 322 (1-3), pp.VII. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3093(03)00203-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(03)00346-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759475v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiO2 and Advanced Dielectrics 4 - Proceedings of the 4th Franco-Italian Symposium on SiO2 and Advanced Dielectrics, Trento, Italy, September 16-18, 2002 - Preface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Tunneling component of the ballistic current in ultimate double-gate devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Passacantando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-3093(03)00346-6⟩</w:t>
+              <w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6 (7), pp.G95-G97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.1575591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759472v1</w:t>
+                <w:t xml:space="preserve">hal-01759471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunneling component of the ballistic current in ultimate double-gate devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Stretch-out of high-permittivity MOS capacitance-voltage curves resulting from a lateral non-uniform oxide charge distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Houssa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 322 (1-3), pp.219-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(03)00205-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.1575591⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01759471v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional modeling of quantum ballistic transport in ultimate double-gate SOI devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modeling of quantum ballistic transport in double-gate devices with ultra-thin oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Decarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dinescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 47 (7), pp.1219-1225. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 322 (1-3), pp.206-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0038-1101(03)00039-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(03)00203-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759470v1</w:t>
+                <w:t xml:space="preserve">hal-01759475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNAMOS: a numerical MOSFET model including quantum-mechanical and near-interface trap transient effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional modeling of quantum ballistic transport in ultimate double-gate SOI devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 46 (7), pp.1051-1059. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 47 (7), pp.1219-1225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0038-1101(03)00039-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0038-1101(02)00041-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759527v1</w:t>
+                <w:t xml:space="preserve">hal-01759470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the electrical properties of 2.5nm thick silicon-based dielectric films : thermally grown SiOx</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DYNAMOS: a numerical MOSFET model including quantum-mechanical and near-interface trap transient effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 46 (7), pp.1051-1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0038-1101(02)00041-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152161v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation Effects in Thin-Film Ferroelectric PZT for Non-Volatile Memory Applications in Microelectronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the electrical properties of 2.5nm thick silicon-based dielectric films : thermally grown SiOx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Glachant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nitsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Leray</w:t>
+                <w:t xml:space="preserve">J.Y. Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Musseau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sodi</w:t>
+                <w:t xml:space="preserve">D. Goguenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique III</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 280, pp.69-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00249644v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of Buried Oxides on Silicon: New Processes and Radiation Effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+                <w:t xml:space="preserve">Radiation Effects in Thin-Film Ferroelectric PZT for Non-Volatile Memory Applications in Microelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Musseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 6 (12), pp.1625-1646. </w:t>
+              <w:t xml:space="preserve">, 1997, 7 (6), pp.1227-1243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp3:1996205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1997185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00249548v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00249644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical properties of Ta2O5 films obtained by plasma enhanced chemical vapor deposition using TaF5 source</w:t>
               </w:r>
@@ -15021,64 +15039,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A.B. Devine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15110,12900 +15128,13016 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par pompage de, charge des défauts induits à l'interface Si-SiO2 par rayonnements ionisants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An Overview of Buried Oxides on Silicon: New Processes and Radiation Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Babot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 4 (9), pp.1707-1721. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp3:1994235⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 6 (12), pp.1625-1646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1996205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00249219v1</w:t>
+                <w:t xml:space="preserve">jpa-00249548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilités dans les structures MOS 6H-SiC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Etude par pompage de, charge des défauts induits à l'interface Si-SiO2 par rayonnements ionisants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Babot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 4 (5), pp.937-952. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp3:1994176⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 4 (9), pp.1707-1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1994235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00249157v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00249219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des états d'interface dans des transistors MOS submicroniques par différentes techniques de pompage de charge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Instabilités dans les structures MOS 6H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Seigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4 (5), pp.937-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1994176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00249157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des états d'interface dans des transistors MOS submicroniques par différentes techniques de pompage de charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Plossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1993, 3 (10), pp.1947-1961. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1993252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp3:1993252⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">jpa-00249057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single-Event Effects, from Space to Accelerator Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ygor Quadros De Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén García Alía</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 2025, ISBN978-3-031-71723-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71723-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advances in Semiconductor Physics, Devices and Quantum Dots - Nanotechnology and Future Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IntechOpen. , 2025, 978-0-85466-511-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/intechopen.111359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soft Errors : from particles to circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Taylor &amp; Francis/CRC Press. , 2015, 978-1-4665-9083-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (86)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEE and beam characterization with high-energy heavy ions at HIMAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Cecchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kacper Bilko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Emriskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén García Alía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Kodaira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 RADECS Data Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Antwerp, Belgium. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/radecs66956.2025.11370336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time SER measurements of CMOS Bulk 40 nm and 65 nm SRAMs combined with neutron spectrometry at the JET Tokamak during D-D and D-T plasma operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Dentan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soilihi Moindjie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Cecchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Garcia Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSREC 2024 - 2024 IEEE Nuclear and Space Radiation Effects Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion Neutron-Induced Soft Errors During Long Pulse D-D Plasma Discharges in the WEST Tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soilihi Moindjie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Dentan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Radiation and its Effects on Components and Systems (RADECS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Total Ionizing Dose on the alpha-Soft Error Rate in FDSOI 28 nm SRAMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soilihi Moindje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gasiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Study of Electronics Reliability in ITER Neutron Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Dentan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Borgese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soilihi Moindjie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Radiation and its Effects on Components and Systems (RADECS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venise, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RADECS55911.2022.10412483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale, multi-physics modeling and simulation of single-event effects at device and circuit levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference (NSREC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Provo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronics reliability of future power fusion machines: numerical investigations at silicon level</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Real-Time Characterization of Neutron-induced SEUs in Fusion Experiment at WEST Tokamak during D-D Plasma Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soilihi Moindjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dentan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. P. Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference (NSREC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358419v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability concerns of Ge-based nanoelectronics subjected to terrestrial atmospheric neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Characterization of Neutron-induced SEUs in Fusion Experiment at WEST Tokamak during D-D Plasma Operation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Electronics reliability of future power fusion machines: numerical investigations at silicon level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference (NSREC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359535v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Temperature on Single Event Latchup Sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guagliardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ygor Quadros de Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Design and Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Marrakech, Morocco. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/dtis48698.2020.9081275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial Neutron-Induced Single Events in GaN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Atmospheric Neutron Radiation Response of III-V Binary Compound Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Workshop on Radiation and its Effects on Components and Systems (RADECS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263529v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Simulation of SEU in Bulk Si and Ge SRAM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Terrestrial Neutron-Induced Single Events in GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263530v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Neutron Radiation Response of III-V Binary Compound Semiconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modeling and Simulation of SEU in Bulk Si and Ge SRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soilihi Moindjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Radiation and its Effects on Components and Systems (RADECS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Biarritz, France</w:t>
+              <w:t xml:space="preserve">30th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263545v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Complex-Logic Cell Layout on the Single-Event Transient Sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ygor Quadros de Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE RADECS2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des neutrons atmosphériques sur l'électronique SiC et GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Groupement des Industries Françaises Aéronautiques et Spatiales, GIFAS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the charge sharing effect in the SET sensitivity of bulk 45nm standard cell layouts under heavy ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ygor Quadros de Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q-Learning-based Adaptive Power Management for IoT System-an-Chips with Embedded Power States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénolé Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fady Abouzeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Event-Transient Effects in Junctionless Double-Gate MOSFETs with Dual-Material Gate Investigated by 3D Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Poisson Process Analysis of Real-Time Soft-Error Rate Measurements in Bulk 65nm SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soilihi Moindjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Munteanu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Soilihi Moindjie</w:t>
+                <w:t xml:space="preserve">Gilles Gasiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787612v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Event Effects: the effects of Single particles on electronics. Space, aerospace and ground</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A 2.7pJ/cycle 16MHz SoC with 4.3nW Power-Off ARM Cortex-M0+ Core in 28nm FD-SOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fady Abouzeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANNIMA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">ESSCIRC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788355v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Resolution of Time-Dependent and Circuit-Coupled Charge Transport Equations: 1D Case Applied to 28 nm FD-SOI Devices</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">A 0.40 pJ/cycle 981 μm2 Voltage Scalable Digital Frequency Generator for SoC Clocking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fady Abouzeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSREC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">2017 IEEE Asian Solid-State Circuits Conference (A-SSCC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788174v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Poisson Process Analysis of Real-Time Soft-Error Rate Measurements in Bulk 65nm SRAMs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Single Event Effects: the effects of Single particles on electronics. Space, aerospace and ground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ANNIMA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787603v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2.7pJ/cycle 16MHz SoC with 4.3nW Power-Off ARM Cortex-M0+ Core in 28nm FD-SOI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-Event-Transient Effects in Junctionless Double-Gate MOSFETs with Dual-Material Gate Investigated by 3D Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soilihi Moindjie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSCIRC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">28th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788172v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 0.40 pJ/cycle 981 μm2 Voltage Scalable Digital Frequency Generator for SoC Clocking</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Accurate Resolution of Time-Dependent and Circuit-Coupled Charge Transport Equations: 1D Case Applied to 28 nm FD-SOI Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gasiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Asian Solid-State Circuits Conference (A-SSCC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">NSREC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788358v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 28nm FD-SOI Standard Cell 0.6-1.2V Open-Loop Frequency Multiplier for Low Power SoC Clocking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural radiation events in CCD imager at ground level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Saad Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moindjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE INTERNATIONAL SYMPOSIUM ON CIRCUITS AND SYSTEMS (ISCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.1206-1209</w:t>
+              <w:t xml:space="preserve">27th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Halle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434957v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Single-Event-Transient Sensitivity of 65 nm Clock Trees with Heavy Ion Irradiation and Monte-Carlo Simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">A 28nm FD-SOI Standard Cell 0.6-1.2V Open-Loop Frequency Multiplier for Low Power SoC Clocking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Naceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schamberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Croain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE INTERNATIONAL RELIABILITY PHYSICS SYMPOSIUM (IRPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">2016 IEEE INTERNATIONAL SYMPOSIUM ON CIRCUITS AND SYSTEMS (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.1206-1209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435110v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Layout-Based Fault Injection Methodology for SER Prediction: Implementation and Correlation with 65nm Heavy Ion Experimental Results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Investigating the Single-Event-Transient Sensitivity of 65 nm Clock Trees with Heavy Ion Irradiation and Monte-Carlo Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gasiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lirida Naviner</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fady Abouzeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE Nuclear and Space Radiation Effects Conference (NSREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">2016 IEEE INTERNATIONAL RELIABILITY PHYSICS SYMPOSIUM (IRPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288532v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural radiation events in CCD imager at ground level</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Moindjie</w:t>
+                <w:t xml:space="preserve">A Layout-Based Fault Injection Methodology for SER Prediction: Implementation and Correlation with 65nm Heavy Ion Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coeffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Munteanu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Gasiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Halle, Germany</w:t>
+              <w:t xml:space="preserve">Proceedings of IEEE Nuclear and Space Radiation Effects Conference (NSREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456909v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric radiation and COTS at ground level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREF Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Alpha Emissivity as a Function of Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. D. Schrimpf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51th IEEE Nuclear Space and Radiation Effects Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASTEP (2005-2015): Ten Years of Soft Error and Atmospheric Radiation Characterizations on the Plateau de Bure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soilihi Moindjie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Saad Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREF Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Simulation of Heavy Ions-Induced Single-Event-Transient Effects in Symmetrical Dual-Material DG MOSFET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREF Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEU Sensitivity of Junctionless SOI MOSFETs-based 6T SRAM Cells Investigated by 3D TCAD Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREF Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of CCD to Detect Terrestrial Cosmic Rays at Ground Level: Altitude Vs. Underground Experiments, Modeling and Numerical Monte Carlo Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altitude and Underground Real-Time SER Testing of SRAMs Manufactured in CMOS Bulk 130, 65 and 40 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gasiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Saad Saoud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t>
+              <w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference (NSREC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01237717v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Monte Carlo Modeling of Single-Event Transient Current and Charge Collection in Integrated Circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Random-Walk Drift-Diffusion Charge-Collection Model For Reverse-Biased junctions Embedded in Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Glorieux</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gasiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference (NSREC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373126v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation Sensitivity of Junctionless Double-Gate 6T SRAM Cells Investigated by 3-D Numerical Simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Use of CCD to Detect Terrestrial Cosmic Rays at Ground Level: Altitude Vs. Underground Experiments, Modeling and Numerical Monte Carlo Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Saad Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soilihi Moindjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373115v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01237717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random-Walk Drift-Diffusion Charge-Collection Model For Reverse-Biased junctions Embedded in Circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId508" w:history="1">
+                <w:t xml:space="preserve">Particle Monte Carlo Modeling of Single-Event Transient Current and Charge Collection in Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gasiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference (NSREC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373073v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Testing of 90nm COTS SRAMs at Concordia Station in Antarctica</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiation Sensitivity of Junctionless Double-Gate 6T SRAM Cells Investigated by 3-D Numerical Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01237709v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altitude and Underground Real-Time SER Testing of SRAMs Manufactured in CMOS Bulk 130, 65 and 40 nm</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Real-Time Testing of 90nm COTS SRAMs at Concordia Station in Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference (NSREC 2014)</w:t>
+              <w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373085v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01237709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology Downscaling Worsening Radiation Effects in Bulk: SOI to the Rescue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Soft Errors Induced by Natural Radiation at Ground Level in Floating Gate Flash Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE INTERNATIONAL ELECTRON DEVICES MEETING (IEDM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEDM.2013.6724728⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE INTERNATIONAL RELIABILITY PHYSICS SYMPOSIUM (IRPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Monterey, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRPS.2013.6531992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430081v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Errors Induced by Natural Radiation at Ground Level in Floating Gate Flash Memories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Understanding evolving risks of single event effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE INTERNATIONAL RELIABILITY PHYSICS SYMPOSIUM (IRPS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th European Workshop on Radiation and its Effects on Components and Systems (RADECS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430082v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding evolving risks of single event effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technology Downscaling Worsening Radiation Effects in Bulk: SOI to the Rescue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Gasiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Workshop on Radiation and its Effects on Components and Systems (RADECS 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE INTERNATIONAL ELECTRON DEVICES MEETING (IEDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Washington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEDM.2013.6724728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372514v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Silicon Diode Based Detector for the Natural Radiative Environment Measurement in Altitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Vaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE (Nuclear Plasma Society) Real Time Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Berkeley, CA, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RTC.2012.6418104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00805169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton Flux Anisotropy in the Atmosphere: Experiment and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Vaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Biarritz, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00805150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic transport in GAA silicon nanowire MOSFETs: from Kubo-Greenwood mobility including screening remote coulomb scattering to analytical backscattering coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Triozon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 15TH INTERNATIONAL WORKSHOP ON COMPUTATIONAL ELECTRONICS (IWCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Madison, WI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Low Energy Muons on Electronics: Physical Insights and Geant4 Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Semikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gasiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Radiation and its Effects on Components and Systems (RADECS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Biarritz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Real-Time Soft-Error Rate Measurements in Electronic Circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Real-Time Soft-Error Testing of 40nm SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Semikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE INTERNATIONAL RELIABILITY PHYSICS SYMPOSIUM (IRPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Anaheim, CA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRPS.2012.6241843⟩</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRPS.2012.6241814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430087v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Soft-Error Testing of 40nm SRAMs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Review of Real-Time Soft-Error Rate Measurements in Electronic Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE INTERNATIONAL RELIABILITY PHYSICS SYMPOSIUM (IRPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Anaheim, CA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRPS.2012.6241814⟩</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRPS.2012.6241843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430086v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft-Error Rate Induced by Thermal and Low Energy Neutrons in 40 nm SRAMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Semikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gasiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference (NSREC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Miami (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy bands calculation in nanostructured meta-materials for solar cell applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">GEANT4 analysis of n-Si nuclear reactions from different sources of neutrons and its implication on soft-error rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Semikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawosz Uznanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photovoltaic Technical Conference – Thin Film &amp; Advanced Solutions 2011 (PV-TC 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Conference on Radiation and Its Effects on Components and Systems (RADECS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Sevilla, Spain. pp.11-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386570v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Numerical Simulation of Bipolar Amplification in Junctionless Double-Gate MOSFETs under Heavy-Ion Irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Underground characterization and modeling of alpha-particle induced Soft-Error Rate in CMOS 65nm SRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawosz Uznanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Workshop on Radiation and its Effects on Components and Systems (RADECS 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131370⟩</w:t>
+              <w:t xml:space="preserve">12th European Conference on Radiation and Its Effects on Components and Systems (RADECS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Sevilla, Spain. pp.524-527, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386582v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underground characterization and modeling of alpha-particle induced Soft-Error Rate in CMOS 65nm SRAM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Energy bands calculation in nanostructured meta-materials for solar cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Radiation and Its Effects on Components and Systems (RADECS 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photovoltaic Technical Conference – Thin Film &amp; Advanced Solutions 2011 (PV-TC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390971v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEANT4 analysis of n-Si nuclear reactions from different sources of neutrons and its implication on soft-error rate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">3-D Numerical Simulation of Bipolar Amplification in Junctionless Double-Gate MOSFETs under Heavy-Ion Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Radiation and Its Effects on Components and Systems (RADECS 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131292⟩</w:t>
+              <w:t xml:space="preserve">12th European Workshop on Radiation and its Effects on Components and Systems (RADECS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Sevilla, Spain. pp.73-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391012v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-Particle Induced Soft-Error Rate in CMOS 130nm SRAM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Simulation study of short-channel effects and quantum confinement in Double-Gate FinFET devices with high-mobility materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Radiation and Its Effects on Components and Systems (RADECS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Längenfeld, Austria</w:t>
+              <w:t xml:space="preserve">European-Material Research Society (E-MRS) 2010 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393659v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of energy bands in quantum dot superlattices for solar cell applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alpha-emitter induced soft-errors in CMOS 130nm SRAM: Real-time underground experiment and Monte-Carlo simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawosz Uznanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Munteanu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Gasiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Symposium SiO2, Advanced Dielectrics and Related Devices (2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Integrated Circuit Design and Technology (ICICDT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Grenoble, France. pp.220-223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICICDT.2010.5510250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393615v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of gate stack parasitic charge on current-voltage characteristics of high-k/SiO2/Ge-channel Double-Gate MOSFETs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alpha-Particle Induced Soft-Error Rate in CMOS 130nm SRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawosz Uznanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Munteanu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Gasiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Symposium SiO2, Advanced Dielectrics and Related Devices (2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Varenna, Italy</w:t>
+              <w:t xml:space="preserve">11th European Conference on Radiation and Its Effects on Components and Systems (RADECS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Längenfeld, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393620v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GPU/CUDA Implementation of the Collection-Diffusion Model to Compute SER of Large Area and Complex Circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modeling of energy bands in quantum dot superlattices for solar cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Integrated Circuit Design and Technology (ICICDT 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th Symposium SiO2, Advanced Dielectrics and Related Devices (2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Varenna, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393640v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-emitter induced soft-errors in CMOS 130nm SRAM: Real-time underground experiment and Monte-Carlo simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effects of gate stack parasitic charge on current-voltage characteristics of high-k/SiO2/Ge-channel Double-Gate MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Integrated Circuit Design and Technology (ICICDT 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th Symposium SiO2, Advanced Dielectrics and Related Devices (2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Varenna, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393654v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation study of short-channel effects and quantum confinement in Double-Gate FinFET devices with high-mobility materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+                <w:t xml:space="preserve">A GPU/CUDA Implementation of the Collection-Diffusion Model to Compute SER of Large Area and Complex Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawosz Uznanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Munteanu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Gasiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European-Material Research Society (E-MRS) 2010 Spring Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Integrated Circuit Design and Technology (ICICDT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Grenoble, France. pp.67-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICICDT.2010.5510293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393626v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Modeling of Quasi-Ballistic Transport and Quantum Mechanical Confinement in Nanowire MOSFETs: Circuit Performances Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Carval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 INTERNATIONAL CONFERENCE ON SIMULATION OF SEMICONDUCTOR PROCESSES AND DEVICES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Sain-Diego,CA, United States. pp.139-142, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SISPAD.2009.5290229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Altitude and Underground Real-Time SER Characterization of CMOS Technologies on the ASTEP-LSM Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gasiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE INTERNATIONAL CONFERENCE ON INTEGRATED CIRCUIT DESIGN AND TECHNOLOGY, PROCEEDINGS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Austin, TX, United States. pp.113-120, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICICDT.2009.5166277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time neutron and alpha soft-error rate testing of CMOS 130nm SRAM: Altitude versus underground measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+                <w:t xml:space="preserve">Electron Mean-Free-Path Experimental Extraction on Ultra-Thin and Ultra-Short Strained and Unstrained FDSOI n-MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Poiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bonno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE INTERNATIONAL CONFERENCE ON INTEGRATED CIRCUIT DESIGN AND TECHNOLOGY, PROCEEDINGS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICICDT.2008.4567284⟩</w:t>
+              <w:t xml:space="preserve">2008 IEEE SILICON NANOELECTRONICS WORKSHOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.7-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SNW.2008.5418445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759432v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Unified Compact Model for Quasi-Ballistic Transport: Application to the Analysis of Circuit Performances of a Double-Gate Architecture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Real-time neutron and alpha soft-error rate testing of CMOS 130nm SRAM: Altitude versus underground measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gasiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SISPAD: 2008 INTERNATIONAL CONFERENCE ON SIMULATION OF SEMICONDUCTOR PROCESSES AND DEVICES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SISPAD.2008.4648316⟩</w:t>
+              <w:t xml:space="preserve">2008 IEEE INTERNATIONAL CONFERENCE ON INTEGRATED CIRCUIT DESIGN AND TECHNOLOGY, PROCEEDINGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.233+, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICICDT.2008.4567284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759430v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Model of the Ballistic Subthreshold Current in Independent Double-Gate MOSFETs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A New Unified Compact Model for Quasi-Ballistic Transport: Application to the Analysis of Circuit Performances of a Double-Gate Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Carval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSTI NANOTECH 2008, VOL 3, TECHNICAL PROCEEDINGS: MICROSYSTEMS, PHOTONICS, SENSORS, FLUIDICS, MODELING, AND SIMULATION</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SISPAD: 2008 INTERNATIONAL CONFERENCE ON SIMULATION OF SEMICONDUCTOR PROCESSES AND DEVICES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.377+, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SISPAD.2008.4648316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759433v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Simulation Analysis of Bipolar Amplification in Planar Double-Gate and FinFET with Independent Gates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Compact Model of the Ballistic Subthreshold Current in Independent Double-Gate MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NSTI NANOTECH 2008, VOL 3, TECHNICAL PROCEEDINGS: MICROSYSTEMS, PHOTONICS, SENSORS, FLUIDICS, MODELING, AND SIMULATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.877+</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841105v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Mean-Free-Path Experimental Extraction on Ultra-Thin and Ultra-Short Strained and Unstrained FDSOI n-MOSFETs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Simulation Analysis of Bipolar Amplification in Planar Double-Gate and FinFET with Independent Gates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE SILICON NANOELECTRONICS WORKSHOP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SNW.2008.5418445⟩</w:t>
+              <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Jyväskylä, Finland. pp.280-283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADECS.2008.5782727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759427v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple compact model to analyze the impact of ballistic and quasi-ballistic transport on ring oscillator performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Carval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-A Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 IEEE INTERNATIONAL CONFERENCE ON INTEGRATED CIRCUIT DESIGN AND TECHNOLOGY, PROCEEDINGS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.273+, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICICDT.2008.4567294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of quasi-ballistic transport in fully-depleted SOI and double-gate MOSFETs: application to the analysis of circuit performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Carval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th European Solid State Device Research Conference (ESSDERC’2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Edinburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will strain be useful for 10 nm quasi-ballistic FDSOI devices? An experimental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Strained FDSOI CMOS technology scalability down to 2.5nm film thickness and 18nm gate length with a TiN/HfO2 gate stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Barraud</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Buj-Dufournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Faynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 Symposium on VLSI Technology, Digest of Technical Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VLSIT.2007.4339754⟩</w:t>
+              <w:t xml:space="preserve">2007 IEEE INTERNATIONAL ELECTRON DEVICES MEETING, VOLS 1 AND 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.61+, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEDM.2007.4418863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759441v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strained FDSOI CMOS technology scalability down to 2.5nm film thickness and 18nm gate length with a TiN/HfO2 gate stack</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Will strain be useful for 10 nm quasi-ballistic FDSOI devices? An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Faynot</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE INTERNATIONAL ELECTRON DEVICES MEETING, VOLS 1 AND 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEDM.2007.4418863⟩</w:t>
+              <w:t xml:space="preserve">2007 Symposium on VLSI Technology, Digest of Technical Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Kyoto, Japan. pp.128+, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VLSIT.2007.4339754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759439v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Simulation of Single-Event Effects in Digital Devices and ICs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Workshop on Radiation and its Effects on Components and Systems (RADECS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation du transport dans les fils quantiques de silicium : propriétés électroniques et applications aux transistors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">Nano-transistor MOS à ergot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cavassilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings Journées Nationales de Microélectronique et d'Optoélectronique (JNMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Grenoble, France. pp.149</w:t>
+              <w:t xml:space="preserve">, 2006, Grenoble, France. pp.275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148251v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-transistor MOS à ergot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">Modélisation et simulation du transport dans les fils quantiques de silicium : propriétés électroniques et applications aux transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cavassilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Michelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lannoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings Journées Nationales de Microélectronique et d'Optoélectronique (JNMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Grenoble, France. pp.275</w:t>
+              <w:t xml:space="preserve">, 2006, Grenoble, France. pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148253v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Simulation Parameters on the Bipolar Amplification in Fully-Depleted SOI Technologies under Heavy-Ion Irradiations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quantum short-channel compact modeling of drain-current in double-gate MOSFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Ferlet-Cavrois</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Loussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 8th European Conference on Radiation and Its Effects on Components and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROCEEDINGS OF ESSDERC 2005: 35TH EUROPEAN SOLID-STATE DEVICE RESEARCH CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Unknown, Unknown Region. pp.137-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESSDER.2005.1546604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025578v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of 30nm Gate-All-Around MOSFET Sensitivity to Heavy Ions: a 3-D Simulation Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId581" w:history="1">
+                <w:t xml:space="preserve">Influence of Simulation Parameters on the Bipolar Amplification in Fully-Depleted SOI Technologies under Heavy-Ion Irradiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ferlet-Cavrois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 8th European Conference on Radiation and Its Effects on Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2005, Cap d'Agde, France. pp.G1-1-G1-8</w:t>
+              <w:t xml:space="preserve">, Sep 2005, Cap d'Agde, France. pp.G2-1-G2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025580v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum short-channel compact modeling of drain-current in double-gate MOSFET</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Investigation of 30nm Gate-All-Around MOSFET Sensitivity to Heavy Ions: a 3-D Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R Cerutti</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ferlet-Cavrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF ESSDERC 2005: 35TH EUROPEAN SOLID-STATE DEVICE RESEARCH CONFERENCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2005 8th European Conference on Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Cap d'Agde, France. pp.G1-1-G1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759453v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation studies of the parasitic structures involved in the SEU mechanisms in SRAMs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An analytical subthreshold current model for ballistic double-gate MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.-C. Calvet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Tintori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Decarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Workshop on Radiation and its Effects on Components and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">NSTI NANOTECH 2004, VOL 2, TECHNICAL PROCEEDINGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.171-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806844v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D quantum modeling and simulation of multiple-gate nanowire MOSFETs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Simulation studies of the parasitic structures involved in the SEU mechanisms in SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Palau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INTERNATIONAL ELECTRON DEVICES MEETING 2004, TECHNICAL DIGEST</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th European Workshop on Radiation and its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759466v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new memory concept: the Nano-Multiple-Tunnel-Junction memory with embedded Si nano-crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gely</w:t>
+                <w:t xml:space="preserve">3D quantum modeling and simulation of multiple-gate nanowire MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Cavassilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon Nanoelectronics Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE INTERNATIONAL ELECTRON DEVICES MEETING 2004, TECHNICAL DIGEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.617-620, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEDM.2004.1419237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485182v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical subthreshold current model for ballistic double-gate MOSFETs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new memory concept: the Nano-Multiple-Tunnel-Junction memory with embedded Si nano-crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deleruyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lecarval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSTI NANOTECH 2004, VOL 2, TECHNICAL PROCEEDINGS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.171-174</w:t>
+              <w:t xml:space="preserve">Silicon Nanoelectronics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Honolulu, United States. pp.Volume 72, Issues 1-4, Pages 399-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759463v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly-gate replacement through contact hole (PRETCH): A new method for high-K/metal gate and multi-oxide implementation on chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Coronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Leverd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE INTERNATIONAL ELECTRON DEVICES MEETING 2004, TECHNICAL DIGEST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.291-294, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEDM.2004.1419136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical modeling and simulation of nanoscale MOS devices with a high-permittivity dielectric gate stack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Houssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Garros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTEGRATION OF ADVANCED MICRO-AND NANOELECTRONIC DEVICES-CRITICAL ISSUES AND SOLUTIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.177-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum-mechanical analytical Modeling of threshold voltage in long-channel double-gate MOSFET with symmetric and asymmetric gates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Tintori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Tintori</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Decarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSTI NANOTECH 2004, VOL 2, TECHNICAL PROCEEDINGS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.163-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization and modelling of high-performance SON DG MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSDERC 2004: PROCEEDINGS OF THE 34TH EUROPEAN SOLID-STATE DEVICE RESEARCH CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.373-376, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ESSDER.2004.1356567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale modeling of source-to-drain tunneling in ultimate Schottky barrier Double-Gate MOSFET's</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly Performant Double Gate MOSFET realized with SON process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Coronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Leverd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Palla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSDERC 2003: PROCEEDINGS OF THE 33RD EUROPEAN SOLID-STATE DEVICE RESEARCH CONFERENCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2003 IEEE INTERNATIONAL ELECTRON DEVICES MEETING, TECHNICAL DIGEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.449-452</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759526v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Performant Double Gate MOSFET realized with SON process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic-scale modeling of source-to-drain tunneling in ultimate Schottky barrier Double-Gate MOSFET's</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Cavassilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lannoo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2003 IEEE INTERNATIONAL ELECTRON DEVICES MEETING, TECHNICAL DIGEST</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESSDERC 2003: PROCEEDINGS OF THE 33RD EUROPEAN SOLID-STATE DEVICE RESEARCH CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.395-398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2003.1256897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759525v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization of memory cell structures using multiple tunnels junctions with embedded Si nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fraboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. de Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silicon Nano-electronics Workshop 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484534v1</w:t>
-              </w:r>
-[...312 lines deleted...]
-                <w:t xml:space="preserve">hal-02107670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Diffusion-Collection Mechanisms in Semiconductor Devices Submitted to Ionizing Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Semiconductor Physics, Devices and Quantum Dots - Nanotechnology and Future Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IntechOpen, 2025, 978-0-85466-511-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.1003991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation Response of Group-IV and III-V Semiconductors Subjected to D-D and D-T Fusion Neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Advances in Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IntechOpen, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.103047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between Terrestrial Cosmic-Ray Neutrons and III-V Compound Semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling and Simulation in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-953-51-0012-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.92774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility of Group-IV and III-V Semiconductor-Based Electronics to Atmospheric Neutrons Explored by Geant4 Numerical Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Simulations in Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InTech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.71528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Collection Physical Modeling for Soft Error Rate Computational Simulation in Digital Circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Soft Errors in digital circuits subjected to natural radiation: characterization, modeling and simulation issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">N. Sher Akbar, O. Anwar Beg. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. Weide-Zaage, M. Chrzanowska-Jeske. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling and Simulation in Engineering Sciences</w:t>
+              <w:t xml:space="preserve">Semiconductor Devices in Harsh Conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRC Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-42, 2016, 9781498743808</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5772/64277⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01433126v1</w:t>
+                <w:t xml:space="preserve">hal-01433114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Errors in digital circuits subjected to natural radiation: characterization, modeling and simulation issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Charge Collection Physical Modeling for Soft Error Rate Computational Simulation in Digital Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">K. Weide-Zaage, M. Chrzanowska-Jeske. </w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soilihi Moindjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Saad Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malherbe Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Sher Akbar, O. Anwar Beg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Devices in Harsh Conditions</w:t>
+              <w:t xml:space="preserve">Modeling and Simulation in Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INTECH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-137 2016, 978-953-51-2609-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/64277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRC Press</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01433114v1</w:t>
+                <w:t xml:space="preserve">hal-01433126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Radiation Effects in CCD devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Saad Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soilihi Moindjie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Bagatin, S. Girardin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ionizing Radiation Effects in Electronics: From Memories to Imagers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor &amp; Francis/CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9781498722605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Modeling and Monte Carlo Simulation of Soft Errors in Flash Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gasiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Awrejcewicz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Numerical Simulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INTECH, pp.367-392, 2014, 978-953-51-1220-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/57220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Sensitivity to Heavy-Ion Irradiation of Junctionless Double-Gate MOSFETs by 3-D Numerical Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Awrejcewicz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Numerical Simulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INTECH, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/57048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2-D/3-D Schrödinger-Poisson Drift-Diffusion Numerical Simulation of Radially-Symmetric Nanowire MOSFETs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nanowires: Promising Candidates for Electrostatic Control in Future Nanoelectronic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">X. Peng. </w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Triozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Canbolat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanowires - Recent Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5772/52587⟩</w:t>
+              <w:t xml:space="preserve">Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INTECH, pp.113-136, 2012, 978-953-51-0239-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/36692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120891v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft-Error Rate of Advanced SRAM Memories: Modeling and Monte Carlo Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Semikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gasiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Andriychuk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Simulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INTECH, pp.309-336, 2012, 979-953-307-821-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/50111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanowires: Promising Candidates for Electrostatic Control in Future Nanoelectronic Devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A 2-D/3-D Schrödinger-Poisson Drift-Diffusion Numerical Simulation of Radially-Symmetric Nanowire MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">H. Canbolat. </w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">X. Peng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5772/36692⟩</w:t>
+              <w:t xml:space="preserve">Nanowires - Recent Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INTECH, pp.341-370, 2012, 978-953-51-0898-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/52587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121184v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D Quantum Numerical Simulation of Transient Response in Multiple-Gate Nanowire MOSFETs Submitted to Heavy Ion Irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Angermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Simulations, Applications, Examples and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INTECH, pp.67-88, 2011, 978-953-307-440-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/13231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Transient Response in 3-D Multi-Channel Nanowire MOSFETs Submitted to Heavy Ion Irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Martinie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Hashim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanowires - Implementations and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INTECH, pp.201-222, 2011, 978-953-307-563-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/16827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Soft-Error Rate Characterization of Advanced SRAMs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A simple compact model to analyze the impact of ballistic and quasi-ballistic transport on ring oscillator performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Carval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">K. Iniewski. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Amara, T. Ea, M. Belleville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Effects in Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRC Press, pp.225-247, 2010, 978-1-4398-2694-2</w:t>
+              <w:t xml:space="preserve">Emerging technologies and Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-51, 2010, 978-90-481-9378-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121292v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple compact model to analyze the impact of ballistic and quasi-ballistic transport on ring oscillator performances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Martinie</w:t>
+                <w:t xml:space="preserve">Real-Time Soft-Error Rate Characterization of Advanced SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Munteanu</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">A. Amara, T. Ea, M. Belleville. </w:t>
+                <w:t xml:space="preserve">Gilles Gasiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. Iniewski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging technologies and Circuits</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.37-51, 2010, 978-90-481-9378-3</w:t>
+              <w:t xml:space="preserve">Radiation Effects in Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press, pp.225-247, 2010, 978-1-4398-2694-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121249v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux matériaux et architectures innovantes au-delà du transistor MOS sur silicium massif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Compact modeling of Independent Double-Gate MOSFET: a physical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">J.L. Leray, J.C. Boudenot, J. Gautier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Amara and O. Rozeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Micro-Nanoélectronique. Enjeux et Mutations</w:t>
+              <w:t xml:space="preserve">Planar Double-Gate transistor: from technology to circuit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.129, 2009, 978-2-271-06829-3</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-54, 2009, 978-1-4020-9327-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121322v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact modeling of Independent Double-Gate MOSFET: a physical approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nouveaux matériaux et architectures innovantes au-delà du transistor MOS sur silicium massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">A. Amara and O. Rozeau. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.L. Leray, J.C. Boudenot, J. Gautier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planar Double-Gate transistor: from technology to circuit</w:t>
+              <w:t xml:space="preserve">La Micro-Nanoélectronique. Enjeux et Mutations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.27-54, 2009, 978-1-4020-9327-2</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129, 2009, 978-2-271-06829-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121344v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization, modeling and simulation of high-κ based MOS devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Houssa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Houssa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental and Technological Aspects of High-κ Gate Dielectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOP Publishing, pp.251-289, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28013,125 +28147,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryla Falk, de Lemberg à Chamonix, une vie (1906-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Mejor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Maison Alexandra David Néel (ISBN 9 782958 329952)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.56-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId673"/>
+      <w:footerReference w:type="default" r:id="rId676"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -28278,51 +28412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Autran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Munteanu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilihi Moindjie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics15010011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayah El Hajji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasiot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Correas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3555324" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367220v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst15110975" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djeha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrucho Alvarez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claudepierre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3538002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952341v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst15020186" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dentan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moindjie Soilihi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Garc&#237;a Al&#237;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3540345" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04333942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3337288" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491638v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne5010007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst14020128" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litaudon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fantz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Toigo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Aumeunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad346e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3347673" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12214468" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04194288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malherbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115181" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04241142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156698" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04059844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3263106" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Roy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dalleau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Paoli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3148925" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03575419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3149160" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114223" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187849v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guagliardo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Quadros de Aguiar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114087" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358432v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114256" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2971611" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03129193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Aguiar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace7020012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263527v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.082" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263526v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.049" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aguiar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2918077" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.03.061" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111066v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cochet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Keller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clerc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Abouzeid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2018.2797427" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111080v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2774960" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Saad Saoud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.06.038" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089778v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saign&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111060v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Lallement" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daveau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2018.2821167" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694468v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Soussan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2634604" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moindjie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693984v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.045" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435138v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Essa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulenc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pakfar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.08.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2NX4L5X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430070v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saad Saoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gasiot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/11/114003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427855v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Saad Saoud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moindjie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.138" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429427v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.107" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430073v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.07.022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430074v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.101" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430071v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430080v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glorieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clerc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.088" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430079v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2362073" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430078v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.079" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056468v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tsiligiannis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pravossoudovitch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2363120" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430075v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Reed" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2318778" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430076v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saad-Saoud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.12.023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430077v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.02.031" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234455v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2365038" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635042v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaouache" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Schrimpf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2318074" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234419v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Vaill&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pantel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2264957" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234425v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2257847" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430089v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Semikh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2222438" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2221740" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805011v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/05/P05007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430092v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2184139" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430091v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uznanski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2189018" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430085v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dura" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Triozon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4719081" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430088v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sauze" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawosz Uznanski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2189246" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430083v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2179945" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430099v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2102363" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430093v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.50.024301" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430094v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Carval" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dura" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.50.014103" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430100v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gedion" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2170851" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430098v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.12.046" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTHFRHX6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430095v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.11.112" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK5LXMPQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430097v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.08.026" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHDN2LDM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805045v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2136359" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584065v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geffard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Bisschop" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duleu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pouns" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430102v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.033" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7KSG8T8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430108v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2009.2030540" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515076v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martinie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020902769836" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430113v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houssa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.03.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHKLT3VD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430103v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barral" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poiroux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andrieu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faynot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2008.2010128" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430115v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Loussier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.02.011" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0PTLDG2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430114v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellenger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.01.056" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JV5FTCZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430106v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Martin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2008.2011681" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430104v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deleonibus" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2008.2011682" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745840v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellenger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mitard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1194-A02-02" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515080v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020902801548" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430111v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2016343" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430112v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2012426" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430109v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2016564" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430110v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.48.111409" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759436v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759437v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2000957" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759434v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loussier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tintori" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.47.3390" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745615v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.47.7013" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759435v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soliveres" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2008.927656" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759431v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2008.2007305" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759444v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baggio" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.892284" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759440v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poiroux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Widiez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Previtali" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.02.016" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N19690QK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759445v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Borel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sudre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Castellani-Coulie" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.891398" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392816v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nehari" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cavassilas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Michelini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bescond" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2716351" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759443v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.11.016" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HZJF2K9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526208v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Harrison" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cerutti" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020600930524" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759447v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Coulie" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.880945" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759446v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2006.03.038" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWP7G8L3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025180v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759448v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.886206" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02132134v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2006.03.041" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZKMLZDW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145185v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759460v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Harrison" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nehari" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tintori" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020500313995" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759458v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Houssa" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Castellani-Coulie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Said" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.44.8362" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759452v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vedda" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ferrari" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Paillet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnocrysol.2005.04.067" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759457v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.855810" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759456v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kc Castellani-Coulie" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferlet-Cavrols" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.860680" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004546v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavassilas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bescond" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759455v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bescond" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.04.034" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DS42Q6S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146169v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514965v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Nehari" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020500314027" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759451v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Decarre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Ionescu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0892702051233132" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759450v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.04.037" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39VBGV4L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759465v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lannoo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-004-7083-4" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G900RLVL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759467v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lannoo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2003.09.025" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CHXG631-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759476v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dinescu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00205-9" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47K71C2Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759475v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00203-5" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGKLGJXP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759472v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Passacantando" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00346-6" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XKG1SCX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759471v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1575591" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759470v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1101(03)00039-X" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q047JTR9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759527v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Masson" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1101(02)00041-2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G3G7RQG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152161v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pic" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glachant" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nitsche" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Hoarau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goguenheim" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249644v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leray" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Musseau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sodi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997185" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/326841B8691B0AFB1711CA04D7FCF8B2166CFFE4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249548v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996205" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D26F18CAF61905827D8B823F558EE3C899F2AC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284566v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.B. Devine" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leray" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249219v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balland" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vallard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Babot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994235" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47AE76E1178D09BDA77657E10C2B95A6FE26B131/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249157v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Seigneur" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaussaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994176" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8658AF9845008DFD5B422F10DA75310B685616D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249057v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Delmas" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plossu" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993252" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/228ED8C9E94FCD16DFEC536AA3CEEE5D00DB4F55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538041v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Bilko" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Emriskova" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Kodaira" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/radecs66956.2025.11370336" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613462v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garcia Alia" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04139407v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04177735v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilihi Moindje" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03735989v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Borgese" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS55911.2022.10412483" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03796081v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358419v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358407v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03359535v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dentan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. Pellissier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187841v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtis48698.2020.9081275" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263529v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263530v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263545v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086422v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02100118v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086379v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111130v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Debizet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787612v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788355v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788174v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787603v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788172v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788358v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434957v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Naceur" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schamberger" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Croain" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435110v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288532v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coeffic" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456909v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02101398v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824780v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02101357v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauze" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02100246v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02100273v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237717v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04373126v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Glorieux" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04373115v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04373073v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237709v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04373085v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430081v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2013.6724728" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430082v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Just" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2013.6531992" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04372514v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805169v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTC.2012.6418104" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805150v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430084v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04376254v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Serre" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Semikh" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430087v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2012.6241843" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430086v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2012.6241814" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04376248v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04386570v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04386582v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131370" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390971v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131359" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391012v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131292" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393659v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393615v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393620v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393640v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2010.5510293" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393654v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2010.5510250" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393626v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430107v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarrazin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Carval" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2009.5290229" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430105v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2009.5166277" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759432v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2008.4567284" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759430v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2008.4648316" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759433v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841105v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2008.5782727" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759427v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonno" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNW.2008.5418445" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759429v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Jaud" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2008.4567294" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245391v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759441v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rochette" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2007.4339754" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759439v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buj-Dufournet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faynot" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2007.4418863" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04388670v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148251v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lannoo" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148253v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025578v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli&#233;" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xia" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025580v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759453v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Loussier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cerutti" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDER.2005.1546604" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806844v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sagnes" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Palau" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Calvet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759466v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cavassilas" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2004.1419237" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485182v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroyer" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Salvo" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecarval" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gely" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759463v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aubert" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759469v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coronel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cros" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leverd" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2004.1419136" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759464v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Garros" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759462v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759468v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDER.2004.1356567" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759526v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2003.1256897" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759525v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Palla" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484534v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fraboulet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buffet" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariolle" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980620v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Quadros De Aguiar" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71723-9" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342391v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Yin" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.111359" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02107670v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400965v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1003991" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03695354v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.103047" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02998364v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.92774" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096696v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71528" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433126v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malherbe Victor" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64277" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433114v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Semiconductor-Devices-in-Harsh-Conditions/Weide-Zaage-Chrzanowska-Jeske/p/book/9781498743808" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02107684v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Ionizing-Radiation-Effects-in-Electronics-From-Memories-to-Imagers/Bagatin-Gerardin/9781498722605" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02119483v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/57220" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02119405v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/57048" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120891v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/52587" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120900v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Semikh" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Serre" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/50111" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121184v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Triozon" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/36692" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121229v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/13231" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121221v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/16827" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121292v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121249v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-90-481-9379-0" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121322v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/ouvrage/6102.html" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121344v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781402093272" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121367v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Houssa" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224597v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mejor" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayah El Hajji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Correas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Pieper" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2026.3676492" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Autran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Munteanu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilihi Moindjie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics15010011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948356v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djeha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrucho Alvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claudepierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3538002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367220v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst15110975" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3555324" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952341v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst15020186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dentan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moindjie Soilihi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Garc&#237;a Al&#237;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3540345" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687742v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litaudon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fantz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Toigo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Aumeunier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad346e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst14020128" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04333942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3337288" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne5010007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390851v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3347673" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12214468" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04194288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malherbe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115181" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04241142v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156698" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04059844v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3263106" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138209v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dalleau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Paoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3148925" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03575419v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3149160" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358432v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114256" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114223" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187849v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guagliardo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Quadros de Aguiar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114087" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03129193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Aguiar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace7020012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2971611" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aguiar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2918077" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263527v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.082" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263526v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087354v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.03.061" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cochet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Keller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clerc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Abouzeid" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2018.2797427" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111080v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2774960" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Saad Saoud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.06.038" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089778v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saign&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Lallement" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daveau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2018.2821167" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694468v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Soussan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2634604" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693979v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moindjie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.040" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693984v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.045" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427855v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Saad Saoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moindjie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.138" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435138v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Essa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulenc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pakfar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.08.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2NX4L5X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430070v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saad Saoud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gasiot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/11/114003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430071v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429427v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.107" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.07.022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430074v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauze" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.101" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430075v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Reed" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2318778" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430080v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glorieux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clerc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.088" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430079v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2362073" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056468v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tsiligiannis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pravossoudovitch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2363120" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.079" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430077v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.02.031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430076v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saad-Saoud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.12.023" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234455v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2365038" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635042v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaouache" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Schrimpf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2318074" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234425v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Vaill&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pantel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2257847" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234419v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2264957" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430085v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dura" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Triozon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4719081" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430090v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2221740" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430089v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Semikh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2222438" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430091v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uznanski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2189018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430092v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2184139" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805011v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/05/P05007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430088v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sauze" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawosz Uznanski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2189246" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430083v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2179945" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430097v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.08.026" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHDN2LDM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805045v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2136359" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430094v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Carval" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dura" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.50.014103" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430099v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2102363" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430093v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.50.024301" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430100v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gedion" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2170851" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430098v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.12.046" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTHFRHX6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430095v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.11.112" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK5LXMPQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584065v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geffard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Bisschop" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duleu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pouns" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferran" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430102v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.033" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7KSG8T8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430110v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.48.111409" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430112v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2012426" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430109v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2016564" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430115v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Loussier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.02.011" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0PTLDG2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430106v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barral" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poiroux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2008.2011681" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430114v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellenger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.01.056" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JV5FTCZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430108v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2009.2030540" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515076v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martinie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020902769836" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430103v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andrieu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faynot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2008.2010128" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430113v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houssa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.03.006" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHKLT3VD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430104v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deleonibus" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2008.2011682" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745840v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellenger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mitard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1194-A02-02" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515080v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020902801548" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430111v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2016343" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759434v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loussier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tintori" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.47.3390" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759437v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2000957" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759436v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745615v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.47.7013" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759435v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soliveres" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2008.927656" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759431v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2008.2007305" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526208v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Harrison" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cerutti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020600930524" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759444v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baggio" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.892284" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759440v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poiroux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Widiez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Previtali" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.02.016" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N19690QK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759445v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Borel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sudre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Castellani-Coulie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.891398" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392816v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nehari" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cavassilas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Michelini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bescond" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2716351" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759443v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.11.016" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HZJF2K9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759448v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.886206" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759447v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Coulie" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.880945" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759446v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2006.03.038" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWP7G8L3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025180v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02132134v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2006.03.041" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZKMLZDW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759450v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Harrison" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.04.037" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39VBGV4L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759456v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kc Castellani-Coulie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferlet-Cavrols" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Paillet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.860680" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145185v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759460v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nehari" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tintori" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020500313995" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759458v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Houssa" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Castellani-Coulie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Said" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.44.8362" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759452v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vedda" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ferrari" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnocrysol.2005.04.067" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759457v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.855810" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004546v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavassilas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bescond" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759455v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bescond" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.04.034" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DS42Q6S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146169v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514965v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Nehari" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020500314027" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759451v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Decarre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Ionescu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0892702051233132" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759467v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lannoo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2003.09.025" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CHXG631-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759465v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lannoo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-004-7083-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G900RLVL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759472v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Passacantando" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00346-6" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XKG1SCX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759471v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1575591" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759476v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dinescu" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00205-9" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47K71C2Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759475v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00203-5" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGKLGJXP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759470v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1101(03)00039-X" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q047JTR9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759527v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Masson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1101(02)00041-2" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G3G7RQG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152161v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pic" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glachant" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nitsche" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Hoarau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goguenheim" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249644v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leray" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Musseau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sodi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997185" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/326841B8691B0AFB1711CA04D7FCF8B2166CFFE4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284566v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.B. Devine" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leray" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249548v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996205" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D26F18CAF61905827D8B823F558EE3C899F2AC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249219v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balland" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vallard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Babot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994235" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47AE76E1178D09BDA77657E10C2B95A6FE26B131/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249157v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Seigneur" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaussaud" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994176" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8658AF9845008DFD5B422F10DA75310B685616D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249057v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Delmas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plossu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993252" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/228ED8C9E94FCD16DFEC536AA3CEEE5D00DB4F55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980620v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Quadros De Aguiar" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71723-9" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342391v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Yin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.111359" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02107670v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538041v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Bilko" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Emriskova" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Kodaira" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/radecs66956.2025.11370336" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613462v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garcia Alia" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04139407v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04177735v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilihi Moindje" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03735989v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Borgese" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS55911.2022.10412483" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03796081v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03359535v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dentan" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. Pellissier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358407v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358419v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187841v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtis48698.2020.9081275" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263545v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263529v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263530v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086422v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02100118v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086379v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111130v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Debizet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787603v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788172v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788358v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788355v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787612v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788174v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456909v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434957v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Naceur" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schamberger" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Croain" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435110v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288532v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coeffic" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02101398v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824780v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02101357v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauze" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02100246v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02100273v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04373085v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04373073v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Glorieux" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237717v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04373126v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04373115v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237709v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430082v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Just" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2013.6531992" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04372514v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430081v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2013.6724728" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805169v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTC.2012.6418104" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805150v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430084v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04376254v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Serre" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Semikh" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430086v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2012.6241814" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430087v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2012.6241843" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04376248v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391012v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131292" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390971v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131359" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04386570v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04386582v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131370" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393626v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393654v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2010.5510250" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393659v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393615v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393620v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393640v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2010.5510293" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430107v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarrazin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Carval" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2009.5290229" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430105v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2009.5166277" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759427v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonno" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNW.2008.5418445" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759432v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2008.4567284" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759430v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2008.4648316" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759433v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841105v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2008.5782727" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759429v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Jaud" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2008.4567294" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245391v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759439v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buj-Dufournet" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faynot" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2007.4418863" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759441v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rochette" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2007.4339754" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04388670v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148253v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148251v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lannoo" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759453v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Loussier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cerutti" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDER.2005.1546604" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025578v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli&#233;" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xia" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025580v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759463v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aubert" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806844v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sagnes" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Palau" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Calvet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759466v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cavassilas" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2004.1419237" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485182v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroyer" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Salvo" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecarval" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gely" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759469v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coronel" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cros" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leverd" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2004.1419136" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759464v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Garros" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759462v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759468v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDER.2004.1356567" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759525v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Palla" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759526v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2003.1256897" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484534v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fraboulet" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buffet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariolle" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400965v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1003991" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03695354v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.103047" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02998364v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.92774" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096696v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71528" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433114v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Semiconductor-Devices-in-Harsh-Conditions/Weide-Zaage-Chrzanowska-Jeske/p/book/9781498743808" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433126v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malherbe Victor" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64277" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02107684v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Ionizing-Radiation-Effects-in-Electronics-From-Memories-to-Imagers/Bagatin-Gerardin/9781498722605" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02119483v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/57220" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02119405v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/57048" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121184v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Triozon" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/36692" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120900v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Semikh" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Serre" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/50111" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120891v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/52587" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121229v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/13231" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121221v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/16827" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121249v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-90-481-9379-0" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121292v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121344v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781402093272" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121322v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/ouvrage/6102.html" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121367v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Houssa" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224597v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mejor" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>