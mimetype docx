--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -338,252 +338,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Model of Transient Current in CMOS Inverter Under IR Laser Pulse Responsible of Bitflip in FDSOI Technology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative Analysis of Single-Particle Radiation Sensitivity of AlN, Diamond and β-Ga2O3 Semiconductors Exposed to Terrestrial Sea Level Neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2025.3538002⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (11), pp.975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst15110975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948356v1</w:t>
+                <w:t xml:space="preserve">hal-05367220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Single-Particle Radiation Sensitivity of AlN, Diamond and β-Ga2O3 Semiconductors Exposed to Terrestrial Sea Level Neutrons</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Theoretical Model of Transient Current in CMOS Inverter Under IR Laser Pulse Responsible of Bitflip in FDSOI Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Brizoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Djeha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrucho Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (11), pp.975. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (4), pp.1919-1925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst15110975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2025.3538002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367220v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Accurate Deep Learning-based Poisson Solver for Single Event Simulations</w:t>
               </w:r>
@@ -922,252 +922,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROfusion contributions to ITER nuclear operation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative Radiation Response of GaN and Ga2O3 Exposed to Ground-Level Neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad346e⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst14020128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687742v1</w:t>
+                <w:t xml:space="preserve">hal-04420501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Radiation Response of GaN and Ga2O3 Exposed to Ground-Level Neutrons</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EUROfusion contributions to ITER nuclear operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Litaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Fantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Villari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Toigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (2), pp.128. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (11), pp.112006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst14020128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad346e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420501v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale, Multi-physics Modeling and Simulation of Single Event Effects in Digital Electronics: from Particles to Systems</w:t>
               </w:r>
@@ -9029,307 +9029,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on the Quasi-Ballistic Transport: Part I-Determination of a New Backscattering Coefficient Extraction Methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of capacitance-voltage characteristics in Ge/high-kappa MOS devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Barral</w:t>
+                <w:t xml:space="preserve">F. Bellenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Poiroux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+                <w:t xml:space="preserve">J. Mitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 355 (18-21), pp.1171-1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.01.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2008.2011681⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430106v1</w:t>
+                <w:t xml:space="preserve">hal-01430114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of capacitance-voltage characteristics in Ge/high-kappa MOS devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+                <w:t xml:space="preserve">Experimental Investigation on the Quasi-Ballistic Transport: Part I-Determination of a New Backscattering Coefficient Extraction Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Mitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.01.056⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (3), pp.408-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2008.2011681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430114v1</w:t>
+                <w:t xml:space="preserve">hal-01430106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics-Based Analytical Modeling of Quasi-Ballistic Transport in Double-Gate MOSFETs: From Device to Circuit Operation</w:t>
               </w:r>
@@ -9549,64 +9549,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidences on the Physical Origin of the Unexpected Transport Degradation in Ultimate n-FDSOI Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9812,64 +9812,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation on the Quasi-Ballistic Transport: Part II-Backscattering Coefficient Extraction and Link With the Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10070,222 +10070,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Compact Model for the Ballistic Subthreshold Current in Ultra-Thin Independent Double-Gate MOSFETs</w:t>
+                <w:t xml:space="preserve">3-D Simulation Analysis of Bipolar Amplification in Planar Double-Gate and FinFET With Independent Gates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 35 (06), pp.491-497. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (4, 2), pp.2083-2090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927020902801548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2009.2016343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515080v1</w:t>
+                <w:t xml:space="preserve">hal-01430111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Simulation Analysis of Bipolar Amplification in Planar Double-Gate and FinFET With Independent Gates</w:t>
+                <w:t xml:space="preserve">A Compact Model for the Ballistic Subthreshold Current in Ultra-Thin Independent Double-Gate MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 56 (4, 2), pp.2083-2090. </w:t>
+              <w:t xml:space="preserve">Molecular Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (06), pp.491-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2009.2016343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08927020902801548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430111v1</w:t>
+                <w:t xml:space="preserve">hal-00515080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Geometrical and Electrical Parameters on Speed Performance Characteristics in Ultimate Double-Gate Metal-Oxide-Semiconductor Field-Effect Transistors</w:t>
               </w:r>
@@ -11176,51 +11176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of the channel backscattering coefficient on 10-70 nm-metal-gate, Double-Gate transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16732,234 +16732,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Characterization of Neutron-induced SEUs in Fusion Experiment at WEST Tokamak during D-D Plasma Operation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliability concerns of Ge-based nanoelectronics subjected to terrestrial atmospheric neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference (NSREC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359535v1</w:t>
+                <w:t xml:space="preserve">hal-03358407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability concerns of Ge-based nanoelectronics subjected to terrestrial atmospheric neutrons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-Time Characterization of Neutron-induced SEUs in Fusion Experiment at WEST Tokamak during D-D Plasma Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soilihi Moindjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dentan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. P. Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference (NSREC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358407v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronics reliability of future power fusion machines: numerical investigations at silicon level</w:t>
               </w:r>
@@ -22816,51 +22816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Mean-Free-Path Experimental Extraction on Ultra-Thin and Ultra-Short Strained and Unstrained FDSOI n-MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23582,51 +23582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Carval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th European Solid State Device Research Conference (ESSDERC’2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Edinburg, United Kingdom</w:t>
@@ -23655,51 +23655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strained FDSOI CMOS technology scalability down to 2.5nm film thickness and 18nm gate length with a TiN/HfO2 gate stack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23789,51 +23789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will strain be useful for 10 nm quasi-ballistic FDSOI devices? An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27002,303 +27002,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanowires: Promising Candidates for Electrostatic Control in Future Nanoelectronic Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Martinie</w:t>
+                <w:t xml:space="preserve">Soft-Error Rate of Advanced SRAM Memories: Modeling and Monte Carlo Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Semikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Barraud</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gasiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">H. Canbolat. </w:t>
+              <w:t xml:space="preserve">M. Andriychuk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5772/36692⟩</w:t>
+              <w:t xml:space="preserve">Numerical Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INTECH, pp.309-336, 2012, 979-953-307-821-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/50111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121184v1</w:t>
+                <w:t xml:space="preserve">hal-02120900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-Error Rate of Advanced SRAM Memories: Modeling and Monte Carlo Simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergey Semikh</w:t>
+                <w:t xml:space="preserve">Nanowires: Promising Candidates for Electrostatic Control in Future Nanoelectronic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Serre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gasiot</w:t>
+                <w:t xml:space="preserve">Francois Triozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M. Andriychuk. </w:t>
+              <w:t xml:space="preserve">H. Canbolat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INTECH, pp.309-336, 2012, 979-953-307-821-1. </w:t>
+              <w:t xml:space="preserve">Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INTECH, pp.113-136, 2012, 978-953-51-0239-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5772/50111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5772/36692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120900v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2-D/3-D Schrödinger-Poisson Drift-Diffusion Numerical Simulation of Radially-Symmetric Nanowire MOSFETs</w:t>
               </w:r>
@@ -28412,51 +28412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayah El Hajji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Correas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Pieper" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2026.3676492" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Autran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Munteanu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilihi Moindjie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics15010011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948356v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djeha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrucho Alvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claudepierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3538002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367220v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst15110975" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3555324" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952341v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst15020186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dentan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moindjie Soilihi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Garc&#237;a Al&#237;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3540345" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687742v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litaudon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fantz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Toigo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Aumeunier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad346e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst14020128" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04333942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3337288" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne5010007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390851v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3347673" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12214468" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04194288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malherbe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115181" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04241142v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156698" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04059844v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3263106" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138209v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dalleau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Paoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3148925" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03575419v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3149160" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358432v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114256" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114223" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187849v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guagliardo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Quadros de Aguiar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114087" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03129193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Aguiar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace7020012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2971611" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aguiar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2918077" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263527v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.082" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263526v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087354v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.03.061" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cochet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Keller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clerc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Abouzeid" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2018.2797427" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111080v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2774960" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Saad Saoud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.06.038" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089778v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saign&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Lallement" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daveau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2018.2821167" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694468v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Soussan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2634604" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693979v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moindjie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.040" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693984v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.045" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427855v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Saad Saoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moindjie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.138" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435138v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Essa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulenc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pakfar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.08.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2NX4L5X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430070v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saad Saoud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gasiot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/11/114003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430071v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429427v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.107" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.07.022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430074v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauze" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.101" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430075v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Reed" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2318778" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430080v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glorieux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clerc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.088" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430079v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2362073" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056468v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tsiligiannis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pravossoudovitch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2363120" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.079" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430077v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.02.031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430076v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saad-Saoud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.12.023" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234455v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2365038" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635042v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaouache" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Schrimpf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2318074" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234425v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Vaill&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pantel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2257847" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234419v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2264957" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430085v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dura" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Triozon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4719081" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430090v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2221740" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430089v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Semikh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2222438" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430091v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uznanski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2189018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430092v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2184139" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805011v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/05/P05007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430088v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sauze" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawosz Uznanski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2189246" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430083v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2179945" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430097v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.08.026" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHDN2LDM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805045v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2136359" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430094v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Carval" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dura" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.50.014103" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430099v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2102363" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430093v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.50.024301" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430100v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gedion" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2170851" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430098v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.12.046" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTHFRHX6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430095v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.11.112" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK5LXMPQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584065v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geffard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Bisschop" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duleu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pouns" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferran" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430102v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.033" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7KSG8T8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430110v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.48.111409" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430112v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2012426" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430109v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2016564" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430115v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Loussier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.02.011" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0PTLDG2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430106v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barral" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poiroux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2008.2011681" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430114v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellenger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.01.056" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JV5FTCZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430108v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2009.2030540" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515076v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martinie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020902769836" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430103v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andrieu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faynot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2008.2010128" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430113v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houssa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.03.006" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHKLT3VD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430104v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deleonibus" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2008.2011682" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745840v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellenger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mitard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1194-A02-02" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515080v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020902801548" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430111v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2016343" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759434v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loussier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tintori" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.47.3390" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759437v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2000957" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759436v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745615v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.47.7013" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759435v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soliveres" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2008.927656" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759431v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2008.2007305" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526208v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Harrison" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cerutti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020600930524" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759444v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baggio" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.892284" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759440v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poiroux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Widiez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Previtali" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.02.016" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N19690QK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759445v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Borel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sudre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Castellani-Coulie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.891398" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392816v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nehari" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cavassilas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Michelini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bescond" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2716351" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759443v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.11.016" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HZJF2K9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759448v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.886206" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759447v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Coulie" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.880945" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759446v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2006.03.038" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWP7G8L3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025180v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02132134v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2006.03.041" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZKMLZDW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759450v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Harrison" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.04.037" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39VBGV4L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759456v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kc Castellani-Coulie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferlet-Cavrols" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Paillet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.860680" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145185v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759460v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nehari" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tintori" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020500313995" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759458v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Houssa" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Castellani-Coulie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Said" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.44.8362" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759452v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vedda" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ferrari" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnocrysol.2005.04.067" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759457v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.855810" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004546v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavassilas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bescond" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759455v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bescond" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.04.034" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DS42Q6S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146169v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514965v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Nehari" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020500314027" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759451v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Decarre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Ionescu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0892702051233132" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759467v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lannoo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2003.09.025" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CHXG631-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759465v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lannoo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-004-7083-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G900RLVL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759472v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Passacantando" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00346-6" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XKG1SCX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759471v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1575591" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759476v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dinescu" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00205-9" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47K71C2Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759475v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00203-5" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGKLGJXP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759470v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1101(03)00039-X" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q047JTR9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759527v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Masson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1101(02)00041-2" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G3G7RQG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152161v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pic" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glachant" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nitsche" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Hoarau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goguenheim" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249644v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leray" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Musseau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sodi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997185" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/326841B8691B0AFB1711CA04D7FCF8B2166CFFE4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284566v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.B. Devine" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leray" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249548v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996205" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D26F18CAF61905827D8B823F558EE3C899F2AC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249219v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balland" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vallard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Babot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994235" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47AE76E1178D09BDA77657E10C2B95A6FE26B131/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249157v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Seigneur" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaussaud" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994176" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8658AF9845008DFD5B422F10DA75310B685616D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249057v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Delmas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plossu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993252" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/228ED8C9E94FCD16DFEC536AA3CEEE5D00DB4F55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980620v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Quadros De Aguiar" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71723-9" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342391v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Yin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.111359" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02107670v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538041v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Bilko" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Emriskova" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Kodaira" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/radecs66956.2025.11370336" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613462v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garcia Alia" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04139407v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04177735v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilihi Moindje" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03735989v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Borgese" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS55911.2022.10412483" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03796081v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03359535v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dentan" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. Pellissier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358407v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358419v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187841v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtis48698.2020.9081275" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263545v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263529v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263530v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086422v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02100118v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086379v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111130v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Debizet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787603v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788172v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788358v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788355v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787612v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788174v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456909v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434957v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Naceur" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schamberger" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Croain" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435110v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288532v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coeffic" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02101398v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824780v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02101357v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauze" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02100246v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02100273v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04373085v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04373073v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Glorieux" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237717v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04373126v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04373115v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237709v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430082v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Just" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2013.6531992" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04372514v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430081v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2013.6724728" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805169v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTC.2012.6418104" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805150v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430084v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04376254v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Serre" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Semikh" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430086v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2012.6241814" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430087v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2012.6241843" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04376248v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391012v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131292" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390971v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131359" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04386570v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04386582v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131370" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393626v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393654v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2010.5510250" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393659v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393615v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393620v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393640v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2010.5510293" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430107v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarrazin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Carval" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2009.5290229" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430105v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2009.5166277" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759427v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonno" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNW.2008.5418445" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759432v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2008.4567284" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759430v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2008.4648316" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759433v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841105v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2008.5782727" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759429v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Jaud" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2008.4567294" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245391v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759439v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buj-Dufournet" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faynot" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2007.4418863" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759441v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rochette" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2007.4339754" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04388670v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148253v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148251v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lannoo" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759453v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Loussier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cerutti" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDER.2005.1546604" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025578v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli&#233;" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xia" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025580v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759463v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aubert" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806844v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sagnes" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Palau" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Calvet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759466v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cavassilas" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2004.1419237" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485182v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroyer" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Salvo" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecarval" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gely" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759469v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coronel" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cros" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leverd" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2004.1419136" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759464v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Garros" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759462v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759468v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDER.2004.1356567" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759525v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Palla" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759526v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2003.1256897" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484534v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fraboulet" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buffet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariolle" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400965v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1003991" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03695354v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.103047" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02998364v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.92774" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096696v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71528" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433114v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Semiconductor-Devices-in-Harsh-Conditions/Weide-Zaage-Chrzanowska-Jeske/p/book/9781498743808" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433126v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malherbe Victor" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64277" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02107684v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Ionizing-Radiation-Effects-in-Electronics-From-Memories-to-Imagers/Bagatin-Gerardin/9781498722605" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02119483v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/57220" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02119405v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/57048" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121184v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Triozon" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/36692" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120900v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Semikh" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Serre" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/50111" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120891v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/52587" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121229v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/13231" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121221v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/16827" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121249v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-90-481-9379-0" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121292v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121344v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781402093272" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121322v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/ouvrage/6102.html" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121367v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Houssa" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224597v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mejor" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayah El Hajji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Correas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Pieper" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2026.3676492" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Autran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Munteanu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilihi Moindjie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics15010011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst15110975" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djeha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrucho Alvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claudepierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3538002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3555324" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952341v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst15020186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dentan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moindjie Soilihi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Garc&#237;a Al&#237;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3540345" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst14020128" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litaudon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fantz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Toigo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Aumeunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad346e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04333942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3337288" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne5010007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390851v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3347673" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12214468" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04194288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malherbe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115181" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04241142v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156698" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04059844v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3263106" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138209v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dalleau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Paoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3148925" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03575419v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3149160" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358432v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114256" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114223" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187849v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guagliardo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Quadros de Aguiar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114087" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03129193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Aguiar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace7020012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2971611" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aguiar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2918077" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263527v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.082" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263526v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087354v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.03.061" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cochet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Keller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clerc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Abouzeid" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2018.2797427" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111080v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2774960" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Saad Saoud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.06.038" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089778v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saign&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Lallement" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daveau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2018.2821167" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694468v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Soussan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2634604" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693979v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moindjie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.040" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693984v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.045" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427855v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Saad Saoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moindjie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.138" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435138v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Essa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulenc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pakfar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.08.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2NX4L5X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430070v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saad Saoud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gasiot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/11/114003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430071v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429427v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.107" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.07.022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430074v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauze" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.101" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430075v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Reed" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2318778" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430080v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glorieux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clerc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.088" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430079v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2362073" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056468v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tsiligiannis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pravossoudovitch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2363120" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.079" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430077v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.02.031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430076v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saad-Saoud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.12.023" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234455v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2365038" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635042v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaouache" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Schrimpf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2318074" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234425v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Vaill&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pantel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2257847" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234419v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2264957" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430085v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dura" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Triozon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4719081" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430090v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2221740" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430089v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Semikh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2222438" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430091v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uznanski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2189018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430092v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2184139" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805011v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/05/P05007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430088v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sauze" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawosz Uznanski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2189246" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430083v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2179945" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430097v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.08.026" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHDN2LDM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805045v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2136359" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430094v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Carval" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dura" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.50.014103" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430099v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2102363" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430093v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.50.024301" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430100v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gedion" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2170851" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430098v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.12.046" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTHFRHX6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430095v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.11.112" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK5LXMPQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584065v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geffard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Bisschop" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duleu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pouns" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferran" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430102v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.033" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7KSG8T8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430110v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.48.111409" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430112v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2012426" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430109v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2016564" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430115v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Loussier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.02.011" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0PTLDG2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430114v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellenger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.01.056" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JV5FTCZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430106v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barral" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poiroux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Martin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2008.2011681" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430108v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2009.2030540" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515076v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martinie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020902769836" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430103v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andrieu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faynot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2008.2010128" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430113v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houssa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.03.006" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHKLT3VD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430104v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deleonibus" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2008.2011682" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745840v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellenger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mitard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1194-A02-02" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430111v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2016343" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515080v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020902801548" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759434v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loussier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tintori" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.47.3390" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759437v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2000957" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759436v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745615v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.47.7013" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759435v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soliveres" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2008.927656" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759431v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2008.2007305" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526208v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Harrison" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cerutti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020600930524" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759444v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baggio" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.892284" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759440v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poiroux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Widiez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Previtali" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.02.016" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N19690QK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759445v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Borel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sudre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Castellani-Coulie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.891398" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392816v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nehari" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cavassilas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Michelini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bescond" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2716351" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759443v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.11.016" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HZJF2K9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759448v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.886206" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759447v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Coulie" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.880945" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759446v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2006.03.038" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWP7G8L3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025180v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02132134v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2006.03.041" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZKMLZDW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759450v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Harrison" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.04.037" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39VBGV4L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759456v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kc Castellani-Coulie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferlet-Cavrols" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Paillet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.860680" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145185v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759460v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nehari" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tintori" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020500313995" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759458v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Houssa" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Castellani-Coulie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Said" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.44.8362" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759452v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vedda" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ferrari" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnocrysol.2005.04.067" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759457v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.855810" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004546v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavassilas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bescond" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759455v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bescond" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.04.034" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DS42Q6S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146169v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514965v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Nehari" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020500314027" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759451v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Decarre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Ionescu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0892702051233132" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759467v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lannoo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2003.09.025" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CHXG631-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759465v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lannoo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-004-7083-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G900RLVL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759472v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Passacantando" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00346-6" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XKG1SCX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759471v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1575591" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759476v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dinescu" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00205-9" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47K71C2Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759475v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00203-5" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGKLGJXP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759470v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1101(03)00039-X" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q047JTR9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759527v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Masson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1101(02)00041-2" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G3G7RQG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152161v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pic" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glachant" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nitsche" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Hoarau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goguenheim" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249644v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leray" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Musseau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sodi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997185" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/326841B8691B0AFB1711CA04D7FCF8B2166CFFE4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284566v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.B. Devine" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leray" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249548v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996205" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D26F18CAF61905827D8B823F558EE3C899F2AC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249219v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balland" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vallard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Babot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994235" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47AE76E1178D09BDA77657E10C2B95A6FE26B131/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249157v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Seigneur" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaussaud" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994176" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8658AF9845008DFD5B422F10DA75310B685616D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249057v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Delmas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plossu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993252" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/228ED8C9E94FCD16DFEC536AA3CEEE5D00DB4F55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980620v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Quadros De Aguiar" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71723-9" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342391v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Yin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.111359" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02107670v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538041v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Bilko" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Emriskova" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Kodaira" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/radecs66956.2025.11370336" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613462v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garcia Alia" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04139407v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04177735v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilihi Moindje" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03735989v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Borgese" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS55911.2022.10412483" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03796081v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358407v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03359535v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dentan" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. Pellissier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358419v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187841v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtis48698.2020.9081275" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263545v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263529v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263530v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086422v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02100118v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086379v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111130v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Debizet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787603v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788172v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788358v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788355v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787612v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788174v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456909v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434957v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Naceur" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schamberger" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Croain" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435110v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288532v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coeffic" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02101398v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824780v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02101357v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauze" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02100246v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02100273v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04373085v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04373073v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Glorieux" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237717v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04373126v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04373115v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237709v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430082v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Just" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2013.6531992" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04372514v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430081v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2013.6724728" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805169v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTC.2012.6418104" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805150v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430084v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04376254v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Serre" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Semikh" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430086v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2012.6241814" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430087v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2012.6241843" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04376248v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391012v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131292" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390971v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131359" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04386570v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04386582v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131370" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393626v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393654v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2010.5510250" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393659v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393615v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393620v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393640v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2010.5510293" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430107v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarrazin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Carval" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2009.5290229" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430105v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2009.5166277" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759427v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonno" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNW.2008.5418445" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759432v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2008.4567284" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759430v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2008.4648316" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759433v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841105v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2008.5782727" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759429v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Jaud" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2008.4567294" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245391v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759439v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buj-Dufournet" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faynot" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2007.4418863" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759441v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rochette" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2007.4339754" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04388670v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148253v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148251v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lannoo" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759453v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Loussier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cerutti" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDER.2005.1546604" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025578v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli&#233;" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xia" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025580v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759463v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aubert" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806844v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sagnes" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Palau" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Calvet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759466v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cavassilas" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2004.1419237" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485182v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroyer" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Salvo" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecarval" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gely" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759469v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coronel" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cros" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leverd" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2004.1419136" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759464v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Garros" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759462v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759468v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDER.2004.1356567" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759525v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Palla" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759526v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2003.1256897" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484534v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fraboulet" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buffet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariolle" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400965v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1003991" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03695354v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.103047" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02998364v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.92774" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096696v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71528" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433114v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Semiconductor-Devices-in-Harsh-Conditions/Weide-Zaage-Chrzanowska-Jeske/p/book/9781498743808" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433126v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malherbe Victor" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64277" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02107684v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Ionizing-Radiation-Effects-in-Electronics-From-Memories-to-Imagers/Bagatin-Gerardin/9781498722605" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02119483v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/57220" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02119405v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/57048" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120900v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Semikh" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Serre" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/50111" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121184v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Triozon" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/36692" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120891v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/52587" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121229v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/13231" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121221v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/16827" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121249v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-90-481-9379-0" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121292v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121344v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781402093272" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121322v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/ouvrage/6102.html" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121367v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Houssa" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224597v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mejor" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>