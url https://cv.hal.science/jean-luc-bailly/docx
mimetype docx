--- v0 (2026-04-10)
+++ v1 (2026-05-02)
@@ -1406,295 +1406,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-circulation of multiple enterovirus D68 subclades, including a novel B3 cluster, across Europe in a season of expected low prevalence, 2019/20</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of enterovirus diversity in wastewater by ultra-deep sequencing: An effective complementary tool for clinical enterovirus surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bisseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofie Elisabeth Midgley</w:t>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimberley Benschop</w:t>
+                <w:t xml:space="preserve">Christine Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Dyrdak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bailly</w:t>
+                <w:t xml:space="preserve">Hélène Peigue-Lafeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (2), </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.115246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.2.1900749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.115246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998497v1</w:t>
+                <w:t xml:space="preserve">hal-02359343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of enterovirus diversity in wastewater by ultra-deep sequencing: An effective complementary tool for clinical enterovirus surveillance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-circulation of multiple enterovirus D68 subclades, including a novel B3 cluster, across Europe in a season of expected low prevalence, 2019/20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Debroas</w:t>
+                <w:t xml:space="preserve">Sofie Elisabeth Midgley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Benschop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Dyrdak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Peigue-Lafeuille</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 169, pp.115246. </w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.115246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.2.1900749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359343v1</w:t>
+                <w:t xml:space="preserve">hal-02998497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multirecombinant Enterovirus A71 Subgenogroup C1 Isolates Associated with Neurologic Disease, France, 2016–2017</w:t>
               </w:r>
@@ -2242,51 +2242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heli Harvala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eeva Broberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Benschop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasa Berginc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2876,295 +2876,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential permissivity of human cerebrovascular endothelial cells to enterovirus infection and specificities of serotype EV-A71 in crossing an in vitro model of the human blood–brain barrier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Archimbaud</w:t>
+                <w:t xml:space="preserve">Transmission patterns of human enterovirus 71 to, from and among European countries, 2003 to 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chervin Hassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Lukashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Couraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Babette Weksler</w:t>
+                <w:t xml:space="preserve">Elena Terletskaialadwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Farkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.000103⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (34), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.es.2015.20.34.30005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885355v1</w:t>
+                <w:t xml:space="preserve">hal-01885350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission patterns of human enterovirus 71 to, from and among European countries, 2003 to 2013</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexander Lukashev</w:t>
+                <w:t xml:space="preserve">Differential permissivity of human cerebrovascular endothelial cells to enterovirus infection and specificities of serotype EV-A71 in crossing an in vitro model of the human blood–brain barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Volle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Couraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Terletskaialadwig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnes Farkas</w:t>
+                <w:t xml:space="preserve">Babette Weksler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (34), </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (7), pp.1682-1695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.es.2015.20.34.30005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.000103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885350v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterovirus A71 Subgenotype B5, France, 2013</w:t>
               </w:r>
@@ -3189,51 +3189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Molet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chervin Hassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Peigue-Lafeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3336,51 +3336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Mastouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Peigue-Lafeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (12), pp.0145674. </w:t>
@@ -4682,51 +4682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05151617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mirand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bisseux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Pierres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2025.2525266" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Pires Simoes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hodcroft" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Simmonds" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Albert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enagon Alidjinou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae154" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Henquell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1166-8598(24)44954-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578863v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gaume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chabrolles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lopez-Coqueiro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dehouck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00690-24" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00226-23" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560177v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00325-23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560128v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bubba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley S M Benschop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soile Blomqvist" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Duizer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11102496" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03850910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tomba Ngangas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Jugie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cohen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14051078" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tomba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cahn Sellem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2021.26.43.2100978" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998547v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hayes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Andersson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ant&#243;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.25659" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Elisabeth Midgley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Benschop" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dyrdak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.2.1900749" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Archimbaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peigue-Lafeuille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115246" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998667v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lukashev" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ivanova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mansuy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2506.181460" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046656v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richter Razafindratsimandresy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Joffret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Bessaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sendraharimanana Rabemanantsoa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01667-18" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02271158v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lafolie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Labb&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie L'Honneur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Madhi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30479-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030725v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lafolie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie L'Honneur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heli Harvala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Broberg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Berginc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamez Ladhani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.01.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882287v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Farkas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Diedrich" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig P Huemer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00630-17" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durga C Rao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh R Naidu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmanabha P Maiya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Babu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.08.030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vi&#233; Le Sage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Levy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2211.160590" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Othman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Elargoubi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guediche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chakroun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2015.10.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885355v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Couraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Romero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babette Weksler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.000103" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885350v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terletskaialadwig" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2015.20.34.30005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885353v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Molet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Rozenberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2104.141093" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885357v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Slama" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Mastouri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145674" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01078436v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bessaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nougair&#232; De" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadish M. Desphande" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090624" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Verbeeck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thibault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.12.015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH2VLC94-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528321v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arraj" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bohatier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aumeran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laveran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604517v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meignin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dastugue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vaury" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.22.8246-8254.2003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365163v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;l&#233;l&#233; Sim&#233;on Bakyono" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Texier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121364v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03268920v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877075v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05151617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mirand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bisseux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Pierres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2025.2525266" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Pires Simoes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hodcroft" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Simmonds" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Albert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enagon Alidjinou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae154" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Henquell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1166-8598(24)44954-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578863v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gaume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chabrolles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lopez-Coqueiro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dehouck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00690-24" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00226-23" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560177v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00325-23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560128v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bubba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley S M Benschop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soile Blomqvist" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Duizer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11102496" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03850910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tomba Ngangas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Jugie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cohen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14051078" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tomba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cahn Sellem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2021.26.43.2100978" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998547v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hayes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Andersson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ant&#243;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.25659" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359343v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Archimbaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peigue-Lafeuille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115246" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Elisabeth Midgley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Benschop" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dyrdak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.2.1900749" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998667v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lukashev" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ivanova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mansuy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2506.181460" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046656v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richter Razafindratsimandresy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Joffret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Bessaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sendraharimanana Rabemanantsoa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01667-18" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02271158v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lafolie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Labb&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie L'Honneur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Madhi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30479-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030725v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lafolie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie L'Honneur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heli Harvala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Broberg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Berginc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamez Ladhani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.01.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882287v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Farkas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Diedrich" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig P Huemer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00630-17" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durga C Rao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh R Naidu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmanabha P Maiya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Babu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.08.030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vi&#233; Le Sage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Levy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2211.160590" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Othman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Elargoubi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guediche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chakroun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2015.10.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terletskaialadwig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2015.20.34.30005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Couraud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Romero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babette Weksler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.000103" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885353v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Molet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Rozenberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2104.141093" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885357v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Slama" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Mastouri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145674" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01078436v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bessaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nougair&#232; De" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadish M. Desphande" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090624" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Verbeeck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thibault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.12.015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH2VLC94-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528321v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arraj" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bohatier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aumeran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laveran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604517v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meignin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dastugue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vaury" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.22.8246-8254.2003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365163v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;l&#233;l&#233; Sim&#233;on Bakyono" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Texier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121364v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03268920v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877075v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>