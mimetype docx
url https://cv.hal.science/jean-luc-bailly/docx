--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -606,51 +606,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequence of an Enterovirus Type C116 Strain Recovered from Urban Sewage and Determined by Deep Sequencing</w:t>
+                <w:t xml:space="preserve">Nearly Complete Genome Sequence of Enterovirus Type A119 from Sewage in France in 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bisseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mirand</w:t>
@@ -685,346 +685,346 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Henquell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (5), </w:t>
+              <w:t xml:space="preserve">, 2023, 12 (6), pp.00325-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mra.00226-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mra.00325-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560187v1</w:t>
+                <w:t xml:space="preserve">hal-04560177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nearly Complete Genome Sequence of Enterovirus Type A119 from Sewage in France in 2015</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wastewater Surveillance in Europe for Non-Polio Enteroviruses and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bubba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley S M Benschop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soile Blomqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Duizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.00325-23⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (10), pp.2496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11102496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560177v1</w:t>
+                <w:t xml:space="preserve">hal-04560128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wastewater Surveillance in Europe for Non-Polio Enteroviruses and Beyond</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complete Genome Sequence of an Enterovirus Type C116 Strain Recovered from Urban Sewage and Determined by Deep Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bisseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Henquell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (10), pp.2496. </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11102496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mra.00226-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04560128v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coxsackievirus A6 Recombinant Subclades D3/A and D3/H Were Predominant in Hand-Foot-And-Mouth Disease Outbreaks in the Paediatric Population, France, 2010–2018</w:t>
               </w:r>
@@ -1406,965 +1406,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of enterovirus diversity in wastewater by ultra-deep sequencing: An effective complementary tool for clinical enterovirus surveillance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-circulation of multiple enterovirus D68 subclades, including a novel B3 cluster, across Europe in a season of expected low prevalence, 2019/20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Debroas</w:t>
+                <w:t xml:space="preserve">Sofie Elisabeth Midgley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Benschop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Dyrdak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Peigue-Lafeuille</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 169, pp.115246. </w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.115246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.2.1900749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359343v1</w:t>
+                <w:t xml:space="preserve">hal-02998497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-circulation of multiple enterovirus D68 subclades, including a novel B3 cluster, across Europe in a season of expected low prevalence, 2019/20</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of enterovirus diversity in wastewater by ultra-deep sequencing: An effective complementary tool for clinical enterovirus surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bisseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofie Elisabeth Midgley</w:t>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimberley Benschop</w:t>
+                <w:t xml:space="preserve">Christine Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Dyrdak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bailly</w:t>
+                <w:t xml:space="preserve">Hélène Peigue-Lafeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (2), </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.115246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.2.1900749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.115246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998497v1</w:t>
+                <w:t xml:space="preserve">hal-02359343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multirecombinant Enterovirus A71 Subgenogroup C1 Isolates Associated with Neurologic Disease, France, 2016–2017</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High permissiveness for genetic exchanges between enteroviruses of species A, including enterovirus 71, favours evolution through intertypic recombination in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Lukashev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Jugie</w:t>
+                <w:t xml:space="preserve">Romain Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Ivanova</w:t>
+                <w:t xml:space="preserve">Richter Razafindratsimandresy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Mansuy</w:t>
+                <w:t xml:space="preserve">Marie-Line Joffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Bessaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sendraharimanana Rabemanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2506.181460⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (6), pp.e01667-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01667-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998667v1</w:t>
+                <w:t xml:space="preserve">hal-02046656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High permissiveness for genetic exchanges between enteroviruses of species A, including enterovirus 71, favours evolution through intertypic recombination in Madagascar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richter Razafindratsimandresy</w:t>
+                <w:t xml:space="preserve">Multirecombinant Enterovirus A71 Subgenogroup C1 Isolates Associated with Neurologic Disease, France, 2016–2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tomba Ngangas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Joffret</w:t>
+                <w:t xml:space="preserve">Alexander Lukashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Jugie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Bessaud</w:t>
+                <w:t xml:space="preserve">Olga Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sendraharimanana Rabemanantsoa</w:t>
+                <w:t xml:space="preserve">Jean-Michel Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 93 (6), pp.e01667-18. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (6), pp.1204-1208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.01667-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2506.181460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046656v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of blood enterovirus PCR testing in paediatric populations with fever without source, sepsis-like disease, or suspected meningitis: a prospective, multicentre, observational cohort study</w:t>
+                <w:t xml:space="preserve">Recommendations for enterovirus diagnostics and characterisation within and beyond Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Lafolie</w:t>
+                <w:t xml:space="preserve">Heli Harvala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Labbé</w:t>
+                <w:t xml:space="preserve">Eeva Broberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Benschop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie L'Honneur</w:t>
+                <w:t xml:space="preserve">Natasa Berginc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Madhi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Shamez Ladhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(18)30479-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101, pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2018.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271158v1</w:t>
+                <w:t xml:space="preserve">hal-01984200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of blood enterovirus PCR testing in paediatric populations with fever without source, sepsis-like disease, or suspected meningitis: a prospective, multicentre, observational cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lafolie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sophie L'Honneur</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Anne-Sophie L'Honneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Madhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (12), pp.1385-1396. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(18)30479-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(18)30479-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03030725v1</w:t>
+                <w:t xml:space="preserve">hal-02271158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for enterovirus diagnostics and characterisation within and beyond Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of blood enterovirus PCR testing in paediatric populations with fever without source, sepsis-like disease, or suspected meningitis: a prospective, multicentre, observational cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie L'Honneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Madhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heli Harvala</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Shamez Ladhani</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2018.01.008⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (12), pp.1385-1396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(18)30479-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984200v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography of Coxsackievirus A16 Reveals Global Transmission Pathways and Recent Emergence and Spread of a Recombinant Genogroup</w:t>
               </w:r>
@@ -2640,51 +2640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vié Le Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2761,51 +2761,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterovirus meningitis in Tunisia (Monastir, Mahdia, 2011–2013): identification of virus variants cocirculating in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Elargoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2876,632 +2876,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission patterns of human enterovirus 71 to, from and among European countries, 2003 to 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chervin Hassel</w:t>
+                <w:t xml:space="preserve">Enterovirus Migration Patterns between France and Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Terletskaialadwig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnes Farkas</w:t>
+                <w:t xml:space="preserve">Ichrak Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Mastouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Peigue-Lafeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.es.2015.20.34.30005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.0145674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0145674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885350v1</w:t>
+                <w:t xml:space="preserve">hal-01885357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential permissivity of human cerebrovascular endothelial cells to enterovirus infection and specificities of serotype EV-A71 in crossing an in vitro model of the human blood–brain barrier</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Couraud</w:t>
+                <w:t xml:space="preserve">Transmission patterns of human enterovirus 71 to, from and among European countries, 2003 to 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chervin Hassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Lukashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Romero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Babette Weksler</w:t>
+                <w:t xml:space="preserve">Elena Terletskaialadwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Farkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.000103⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (34), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.es.2015.20.34.30005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885355v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterovirus A71 Subgenotype B5, France, 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Mirand</w:t>
+                <w:t xml:space="preserve">Differential permissivity of human cerebrovascular endothelial cells to enterovirus infection and specificities of serotype EV-A71 in crossing an in vitro model of the human blood–brain barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Volle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Couraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Molet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Peigue-Lafeuille</w:t>
+                <w:t xml:space="preserve">Ignacio Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Rozenberg</w:t>
+                <w:t xml:space="preserve">Babette Weksler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (4), pp.707-709. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (7), pp.1682-1695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2104.141093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.000103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885353v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterovirus Migration Patterns between France and Tunisia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enterovirus A71 Subgenotype B5, France, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ichrak Slama</w:t>
+                <w:t xml:space="preserve">Lucie Molet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chervin Hassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Peigue-Lafeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Mastouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Peigue-Lafeuille</w:t>
+                <w:t xml:space="preserve">Flore Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (12), pp.0145674. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (4), pp.707-709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0145674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2104.141093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885357v1</w:t>
+                <w:t xml:space="preserve">hal-01885353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Comparison and Evolutionary Analyses of VP1 Nucleotide Sequences of New African Human Enterovirus 71 Isolates Reveal a Wide Genetic Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Bessaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richter Razafindratsimandresy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nougairè De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Joffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadish M. Desphande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3979,273 +3979,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host cell alterations and pathogen multiplication in an in vitro epithelial intestinal model of co-infection with the microsporidium Encephalitozoon intestinalis and the enterovirus A71</w:t>
+                <w:t xml:space="preserve">Epidemiology and phylogenomics of enterovirus A71 in Europe, 2016–2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bélélé Siméon Bakyono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bailly</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Jugie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Henquell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bisseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8eme journée des microscopistes clermontois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateforme Clermont Imagerie Confocale, Nov 2025, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">XXVIIièmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La société française de virologie (SFV), Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365163v1</w:t>
+                <w:t xml:space="preserve">hal-05121364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and phylogenomics of enterovirus A71 in Europe, 2016–2022</w:t>
+                <w:t xml:space="preserve">Host cell alterations and pathogen multiplication in an in vitro epithelial intestinal model of co-infection with the microsporidium Encephalitozoon intestinalis and the enterovirus A71</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bélélé Siméon Bakyono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Henquell</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bisseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIièmes Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La société française de virologie (SFV), Apr 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">8eme journée des microscopistes clermontois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme Clermont Imagerie Confocale, Nov 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121364v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular epidemiology of hepatitis C virus genotype 5a in France (a multicenter ANRS study)</w:t>
               </w:r>
@@ -4682,51 +4682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05151617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mirand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bisseux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Pierres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2025.2525266" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Pires Simoes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hodcroft" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Simmonds" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Albert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enagon Alidjinou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae154" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Henquell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1166-8598(24)44954-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578863v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gaume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chabrolles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lopez-Coqueiro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dehouck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00690-24" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00226-23" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560177v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00325-23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560128v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bubba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley S M Benschop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soile Blomqvist" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Duizer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11102496" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03850910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tomba Ngangas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Jugie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cohen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14051078" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tomba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cahn Sellem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2021.26.43.2100978" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998547v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hayes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Andersson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ant&#243;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.25659" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359343v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Archimbaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peigue-Lafeuille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115246" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Elisabeth Midgley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Benschop" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dyrdak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.2.1900749" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998667v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lukashev" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ivanova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mansuy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2506.181460" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046656v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richter Razafindratsimandresy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Joffret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Bessaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sendraharimanana Rabemanantsoa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01667-18" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02271158v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lafolie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Labb&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie L'Honneur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Madhi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30479-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030725v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lafolie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie L'Honneur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heli Harvala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Broberg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Berginc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamez Ladhani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.01.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882287v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Farkas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Diedrich" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig P Huemer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00630-17" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durga C Rao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh R Naidu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmanabha P Maiya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Babu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.08.030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vi&#233; Le Sage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Levy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2211.160590" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Othman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Elargoubi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guediche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chakroun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2015.10.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terletskaialadwig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2015.20.34.30005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Couraud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Romero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babette Weksler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.000103" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885353v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Molet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Rozenberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2104.141093" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885357v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Slama" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Mastouri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145674" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01078436v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bessaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nougair&#232; De" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadish M. Desphande" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090624" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Verbeeck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thibault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.12.015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH2VLC94-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528321v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arraj" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bohatier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aumeran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laveran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604517v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meignin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dastugue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vaury" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.22.8246-8254.2003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365163v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;l&#233;l&#233; Sim&#233;on Bakyono" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Texier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121364v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03268920v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877075v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05151617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mirand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bisseux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Pierres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2025.2525266" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Pires Simoes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hodcroft" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Simmonds" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Albert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enagon Alidjinou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae154" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Henquell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1166-8598(24)44954-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578863v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gaume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chabrolles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lopez-Coqueiro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dehouck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00690-24" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560177v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00325-23" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560128v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bubba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley S M Benschop" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soile Blomqvist" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Duizer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11102496" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00226-23" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03850910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tomba Ngangas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Jugie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cohen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14051078" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tomba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cahn Sellem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2021.26.43.2100978" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998547v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hayes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Andersson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ant&#243;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.25659" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Elisabeth Midgley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Benschop" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dyrdak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.2.1900749" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Archimbaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peigue-Lafeuille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115246" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richter Razafindratsimandresy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Joffret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Bessaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sendraharimanana Rabemanantsoa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01667-18" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998667v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lukashev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ivanova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mansuy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2506.181460" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984200v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heli Harvala" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Broberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Berginc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamez Ladhani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.01.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02271158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lafolie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Labb&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie L'Honneur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Madhi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30479-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030725v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lafolie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie L'Honneur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882287v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Farkas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Diedrich" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig P Huemer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00630-17" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durga C Rao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh R Naidu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmanabha P Maiya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Babu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.08.030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vi&#233; Le Sage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Levy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2211.160590" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Othman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Elargoubi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guediche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chakroun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2015.10.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885357v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Slama" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Mastouri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145674" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885350v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terletskaialadwig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2015.20.34.30005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885355v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Couraud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Romero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babette Weksler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.000103" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885353v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Molet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Rozenberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2104.141093" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01078436v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bessaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nougair&#232; De" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadish M. Desphande" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090624" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Verbeeck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thibault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.12.015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH2VLC94-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528321v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arraj" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bohatier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aumeran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laveran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604517v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meignin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dastugue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vaury" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.22.8246-8254.2003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121364v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;l&#233;l&#233; Sim&#233;on Bakyono" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365163v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Texier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03268920v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877075v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>