--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -75,16982 +75,17375 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (86)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatology of long-term extreme precipitation using rain gauges data over France</w:t>
+                <w:t xml:space="preserve">Widespread extreme precipitation events over Iran: Large-scale patterns and their associated global indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Dommange</w:t>
+                <w:t xml:space="preserve">Elham Ghasemifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elham Ghasemifar</w:t>
+                <w:t xml:space="preserve">Irfan Ur Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Almazroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 336, pp.108886. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2026.108886⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 337, pp.108937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2026.108937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529856v1</w:t>
+                <w:t xml:space="preserve">hal-05593717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BIOMASP+ project on biosphere-atmosphere exchanges and their role in air pollution in the subtropical megacity of São Paulo: motivations, methods and preliminary observations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climatology of long-term extreme precipitation using rain gauges data over France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adalgiza Fornaro</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony Dommange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Ghasemifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/bams-d-23-0161.1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 336, pp.108886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2026.108886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05429213v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of M10 and M20 Meteomodem radiosondes relative humidity measurements with ECMWF ERA5 above France: focus on the upper troposphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The BIOMASP+ project on biosphere-atmosphere exchanges and their role in air pollution in the subtropical megacity of São Paulo: motivations, methods and preliminary observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adalgiza Fornaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amauri P Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidy Diarra</w:t>
+                <w:t xml:space="preserve">Silvia R Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Montoux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Dupont</w:t>
+                <w:t xml:space="preserve">Joel F de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2026-482⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 107 (4), pp.E902-E921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/bams-d-23-0161.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05539892v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nighttime Contrail Characterization from Multisource Lidar and Meteorological Observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of M10 and M20 Meteomodem radiosondes relative humidity measurements with ECMWF ERA5 above France: focus on the upper troposphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidy Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Montoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mandija</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunya Alraddawi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Sarkissian</w:t>
+                <w:t xml:space="preserve">Jean-Charles Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs18020210⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2026-482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488144v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining LIDAR, all-sky camera, and ECMWF-ERA5 reanalysis to investigate contrail formation and evolution over Clermont-Ferrand, France on June 2, 2023</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadège Montoux</w:t>
+                <w:t xml:space="preserve">Nighttime Contrail Characterization from Multisource Lidar and Meteorological Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mandija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunya Alraddawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Fréville</w:t>
+                <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Peyrin</w:t>
+                <w:t xml:space="preserve">Alain Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 329, pp.108500. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (2), pp.210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2025.108500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs18020210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289903v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25-years study (2000–2024) of extreme precipitation following heatwaves in the Middle East: Regional patterns, trends, and atmospheric drivers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+                <w:t xml:space="preserve">Upper tropospheric water vapor profiles derived from Raman lidar over France territories for contrail investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunya Alraddawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mandija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansour Almazroui</w:t>
+                <w:t xml:space="preserve">Alexis Mariaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irfan Ur Rashid</w:t>
+                <w:t xml:space="preserve">Christophe Pietras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 362, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2025.108516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202636209011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291100v1</w:t>
+                <w:t xml:space="preserve">hal-05592404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial resistance genes (ARGs) in sea surface aerosols over the Atlantic Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining LIDAR, all-sky camera, and ECMWF-ERA5 reanalysis to investigate contrail formation and evolution over Clermont-Ferrand, France on June 2, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidy Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Montoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Rossi</w:t>
+                <w:t xml:space="preserve">Patrick Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Duchaine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Turgeon</w:t>
+                <w:t xml:space="preserve">Frédéric Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180726⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 329, pp.108500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2025.108500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344245v1</w:t>
+                <w:t xml:space="preserve">hal-05289903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Clouds a Neglected Reservoir of Pesticides?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yi Wu</w:t>
+                <w:t xml:space="preserve">25-years study (2000–2024) of extreme precipitation following heatwaves in the Middle East: Regional patterns, trends, and atmospheric drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Ghasemifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcello Brigante</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Almazroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irfan Ur Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5c03787⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2025.108516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249485v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal Processes of the Stratospheric SO2 Volcanic Plume From the 2015 Calbuco Eruption</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antimicrobial resistance genes (ARGs) in sea surface aerosols over the Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duchaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Dumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Turgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025jd043850⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1003, pp.180726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308225v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Ice Nucleating Particle Concentration Variability: Insights Into Source Emissions Origin and Parameterizations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Lacher</w:t>
+                <w:t xml:space="preserve">Are Clouds a Neglected Reservoir of Pesticides?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Nibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JD041258⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5c03787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040252v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic mixed-phase clouds simulated by the WRF model: Comparisons with ACLOUD radar and in situ airborne observations and sensitivity of microphysics properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Removal Processes of the Stratospheric SO2 Volcanic Plume From the 2015 Calbuco Eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gheusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107471⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025jd043850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574295v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement Report: Bio-physicochemistry of tropical clouds at Maïdo (Réunion Island, Indian Ocean): overview of results from the BIO-MAÏDO campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+                <w:t xml:space="preserve">Unraveling Ice Nucleating Particle Concentration Variability: Insights Into Source Emissions Origin and Parameterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Canzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grzegorczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-24-4129-2024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JD041258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135443v4</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement report: Insights into the chemical composition and origin of molecular clusters and potential precursor molecules present in the free troposphere over the southern Indian Ocean: observations from the Maïdo Observatory (2150 m a.s.l., Réunion)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+                <w:t xml:space="preserve">Measurement Report: Bio-physicochemistry of tropical clouds at Maïdo (Réunion Island, Indian Ocean): overview of results from the BIO-MAÏDO campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24, pp.3785 - 3812. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-24-3785-2024⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 24, pp.4129-4155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-4129-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04576127v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135443v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variations of antimicrobial resistance genes in aerosols: A one-year monitoring at the puy de Dôme summit (Central France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larose</w:t>
+                <w:t xml:space="preserve">Arctic mixed-phase clouds simulated by the WRF model: Comparisons with ACLOUD radar and in situ airborne observations and sensitivity of microphysics properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169567⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377430v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring size-dependent dynamics of photosynthetic cells in rainwater: the influence of atmospheric variables and rain characteristics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temporal variations of antimicrobial resistance genes in aerosols: A one-year monitoring at the puy de Dôme summit (Central France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duchaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 906, pp.167746. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167746⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 912, pp.169567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845898v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VELVET: an enclosure vegetation system to measure BVOC emission fingerprints in temperate and tropical climates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+                <w:t xml:space="preserve">Measurement report: Insights into the chemical composition and origin of molecular clusters and potential precursor molecules present in the free troposphere over the southern Indian Ocean: observations from the Maïdo Observatory (2150 m a.s.l., Réunion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Salignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Rissanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2024.1372931⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.3785 - 3812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-3785-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04578994v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling long‐distance seed dispersal of the invasive tree Spathodea campanulata in the Society Islands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Larrue</w:t>
+                <w:t xml:space="preserve">Exploring size-dependent dynamics of photosynthetic cells in rainwater: the influence of atmospheric variables and rain characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Noirmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eap.2839⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 906, pp.167746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291153v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of antibiotic resistance genes (ARGs) in clouds at a mountain site (puy de Dôme, central France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+                <w:t xml:space="preserve">VELVET: an enclosure vegetation system to measure BVOC emission fingerprints in temperate and tropical climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.161264⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2024.1372931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300300v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Rain Estimates from Several Ground-Based Radar Networks and Satellite Products for Two Cases Observed over France in 2022</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Buisson</w:t>
+                <w:t xml:space="preserve">Modeling long‐distance seed dispersal of the invasive tree Spathodea campanulata in the Society Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos14121726⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (4), pp.e2839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eap.2839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306116v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original and Low-Cost ADS-B System to Fulfill Air Traffic Safety Obligations during High Power LIDAR Operation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadège Montoux</w:t>
+                <w:t xml:space="preserve">Quantification of antibiotic resistance genes (ARGs) in clouds at a mountain site (puy de Dôme, central France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Turgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Veillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, LiDAR Sensor Hardware, Algorithm Development and Its Application), 23 (6), pp.2899. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 865, pp.161264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s23062899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.161264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750514v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea2Cloud: From Biogenic Emission Fluxes to Cloud Properties in the Southwest Pacific</w:t>
+                <w:t xml:space="preserve">Evaluation of Rain Estimates from Several Ground-Based Radar Networks and Satellite Products for Two Cases Observed over France in 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">Antoine Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Harvey</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/bams-d-21-0063.1⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (12), pp.1726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos14121726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04014814v2</w:t>
+                <w:t xml:space="preserve">hal-04306116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidar ratio calculations from in situ aerosol optical, microphysical and chemical measurements: Observations at puy de Dôme, France and analysis with CALIOP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Original and Low-Cost ADS-B System to Fulfill Air Traffic Safety Obligations during High Power LIDAR Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Montoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2023.107043⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, LiDAR Sensor Hardware, Algorithm Development and Its Application), 23 (6), pp.2899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23062899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04232928v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site instrumenté CO-PDD dédié à la surveillance de l'atmosphère</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sea2Cloud: From Biogenic Emission Fluxes to Cloud Properties in the Southwest Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maija Peltola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Saint-Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Barthelmeß</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2022-0060⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (5), pp.E1017-E1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/bams-d-21-0063.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03898615v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04014814v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Sources, Precursors, and Processing of Aerosols at a High-Altitude Tropical Site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lidar ratio calculations from in situ aerosol optical, microphysical and chemical measurements: Observations at puy de Dôme, France and analysis with CALIOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kruthika Eswaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Montoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+                <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chevassus</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00149⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 296 (December), pp.107043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2023.107043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777980v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04232928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary strategy to assess the impact of meteorological variables on the biochemical composition of the rain and the dynamics of a small eutrophic lake under rain forcing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le site instrumenté CO-PDD dédié à la surveillance de l'atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-19-5729-2022⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 118, pp.045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2022-0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064549v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Dynamical Analysis of Volatile Organic Compounds (VOC) Measurements During the BIO‐MAÏDO Field Campaign (Réunion Island, Indian Ocean)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Rocco</w:t>
+                <w:t xml:space="preserve">Evaluation of the Sources, Precursors, and Processing of Aerosols at a High-Altitude Tropical Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chevassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (4), pp.e2021JD035570. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (10), pp.2412-2431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021jd035570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566407v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free amino acid quantification in cloud water at the Puy de Dôme station (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interdisciplinary strategy to assess the impact of meteorological variables on the biochemical composition of the rain and the dynamics of a small eutrophic lake under rain forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Noirmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Renard</w:t>
+                <w:t xml:space="preserve">Philippe Cacault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Brissy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Saly Jaber</w:t>
+                <w:t xml:space="preserve">Hermine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-2467-2022⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (24), pp.5729-5749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-5729-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03610690v1</w:t>
+                <w:t xml:space="preserve">hal-04064549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into tropical cloud chemistry in Réunion (Indian Ocean): results from the BIO-MAÏDO campaign</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">High Resolution Dynamical Analysis of Volatile Organic Compounds (VOC) Measurements During the BIO‐MAÏDO Field Campaign (Réunion Island, Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-505-2022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (4), pp.e2021JD035570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021jd035570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543373v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfalls sprinkle cloud bacterial diversity while scavenging biomass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
+                <w:t xml:space="preserve">Free amino acid quantification in cloud water at the Puy de Dôme station (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Brissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Leremboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Besaury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+                <w:t xml:space="preserve">Saly Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiab144⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (4), pp.2467-2486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-2467-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806312v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03610690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Rivers and Associated Precipitation over France and Western Europe: 1980–2020 Climatology and Case Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadège Montoux</w:t>
+                <w:t xml:space="preserve">Insights into tropical cloud chemistry in Réunion (Indian Ocean): results from the BIO-MAÏDO campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Vaïtilingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos12081075⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.505-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-505-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463960v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of volatile organic compounds during the OCTAVE campaign: sources and distributions of formaldehyde on Reunion Island</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+                <w:t xml:space="preserve">Rainfalls sprinkle cloud bacterial diversity while scavenging biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Besaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bert Verreyken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11020140⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97 (11), pp.fiab144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiab144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456442v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Clouds Sampled at the Puy de Dôme Station (France) Based on Chemical Measurements and Air Mass History Matrices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angelica Bianco</w:t>
+                <w:t xml:space="preserve">Atmospheric Rivers and Associated Precipitation over France and Western Europe: 1980–2020 Climatology and Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Doiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meredith Dournaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Montoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (7), pp.732. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11070732⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12 (8), pp.1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12081075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027251v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cézeaux-Aulnat-Opme-Puy De Dôme: a multi-site for the long-term survey of the tropospheric composition and climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification of Clouds Sampled at the Puy de Dôme Station (France) Based on Chemical Measurements and Air Mass History Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-13-3413-2020⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (7), pp.732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11070732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883526v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Characterization of Cloudwater Collected at Puy de Dôme by FT-ICR MS Reveals the Presence of SOA Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelica Bianco</w:t>
+                <w:t xml:space="preserve">Analysis of volatile organic compounds during the OCTAVE campaign: sources and distributions of formaldehyde on Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crist Amelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Riva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadine Chaumerliac</w:t>
+                <w:t xml:space="preserve">Bert Verreyken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00153⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11020140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795877v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud Occurrence Frequency at Puy de Dôme (France) Deduced from an Automatic Camera Image Analysis: Method, Validation, and Comparisons with Larger Scale Parameters</w:t>
+                <w:t xml:space="preserve">Cézeaux-Aulnat-Opme-Puy De Dôme: a multi-site for the long-term survey of the tropospheric composition and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos10120808⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.3413-3445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-3413-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454008v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Water Vapor Profiles of the Raman Lidar at the Maïdo Observatory (Reunion Island) Calibrated with Global Navigation Satellite System Integrated Water Vapor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valentin Duflot</w:t>
+                <w:t xml:space="preserve">Chemical Characterization of Cloudwater Collected at Puy de Dôme by FT-ICR MS Reveals the Presence of SOA Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Chaumerliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos10110713⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (10), pp.2076-2087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02373121v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal Variation of Aerosol Size Distribution Data at the Puy de Dôme Station with Emphasis on the Boundary Layer/Free Troposphere Segregation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
+                <w:t xml:space="preserve">Validation of the Water Vapor Profiles of the Raman Lidar at the Maïdo Observatory (Reunion Island) Calibrated with Global Navigation Satellite System Integrated Water Vapor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vérèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (7), pp.244. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos9070244⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos10110713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974513v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02373121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Range Transport of Water Channelized through the Southern Subtropical Jet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cloud Occurrence Frequency at Puy de Dôme (France) Deduced from an Automatic Camera Image Analysis: Method, Validation, and Comparisons with Larger Scale Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Vérèmes</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaou Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cacault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (10), pp.374. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos9100374⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10 (12), pp.808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos10120808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01883207v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-year operation of the lidar 1200: from fine-scale tropospheric structures to lower stratospheric water vapor detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vérèmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, The 28th International Laser Radar Conference (ILRC 28), Bucharest 2017, 176, pp.05015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201817605015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01569600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Characterization of Cloud Water Samples Collected at the Puy de Dôme (France) by Fourier Transform Ion Cyclotron Resonance Mass Spectrometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edith Nicol</w:t>
+                <w:t xml:space="preserve">Long-Range Transport of Water Channelized through the Southern Subtropical Jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Larroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Nakaema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vérèmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b01964⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (10), pp.374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos9100374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891058v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01883207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and Tropospheric Water Vapor Variability and Decadal Trends at Two Supersites of CO-PDD (Cézeaux and Puy de Dôme) in Central France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dani Hadad</w:t>
+                <w:t xml:space="preserve">Seasonal Variation of Aerosol Size Distribution Data at the Puy de Dôme Station with Emphasis on the Boundary Layer/Free Troposphere Segregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Fréville</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (8), pp.302. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos9080302⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9 (7), pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos9070244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857444v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Tropospheric Water Vapor Transport from Indian to Sahelian Regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Characterization of Cloud Water Samples Collected at the Puy de Dôme (France) by Fourier Transform Ion Cyclotron Resonance Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Sy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yahya Gour</w:t>
+                <w:t xml:space="preserve">Edith Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos9100403⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (18), pp.10275 - 10285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b01964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092404v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-Time Variability of the Rainfall over Sahel: Observation of a Latitudinal Sharp Transition of the Statistical Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duroure</w:t>
+                <w:t xml:space="preserve">Surface and Tropospheric Water Vapor Variability and Decadal Trends at Two Supersites of CO-PDD (Cézeaux and Puy de Dôme) in Central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dani Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Montoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (12), pp.482. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos9120482⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9 (8), pp.302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos9080302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092398v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study and climatological analysis of upper tropospheric jet stream and stratosphere-troposphere exchanges using VHF profilers and radionuclide measurements in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space-Time Variability of the Rainfall over Sahel: Observation of a Latitudinal Sharp Transition of the Statistical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duroure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Pointin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Yahya Gour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JAMC-D-16-0353.1⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (12), pp.482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos9120482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635322v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric ozone profiles by DIAL at Maïdo Observatory (Reunion Island): system description, instrumental performance and result comparison with ozone external data set</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Posny</w:t>
+                <w:t xml:space="preserve">Upper Tropospheric Water Vapor Transport from Indian to Sahelian Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouya Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duroure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Gour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-10-3359-2017⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (10), pp.403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos9100403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01446459v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of synoptic circulations and local processes on temperature anomalies at three French observatories.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Tropospheric ozone profiles by DIAL at Maïdo Observatory (Reunion Island): system description, instrumental performance and result comparison with ozone external data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marquestaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Posny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JAMC-D-16-0113.1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.3359-3373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-10-3359-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372848v2</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01446459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Processing and Variability of Biological Ice Nucleating Particles in Precipitation at Opme, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glwadys Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Peghaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Aguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Conen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/atmos8110229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evidence of the Feeding of the Free Troposphere with Aerosol Particles from the Mixing Layer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
+                <w:t xml:space="preserve">Case study and climatological analysis of upper tropospheric jet stream and stratosphere-troposphere exchanges using VHF profilers and radionuclide measurements in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pointin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lothon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4209/aaqr.2015.03.0164⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAMC-D-16-0353.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819803v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-based assessment of the bias and long-term stability of 14 limb and occultation ozone profile data records</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of synoptic circulations and local processes on temperature anomalies at three French observatories.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Dione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lothon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daan Hubert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arno Keppens</w:t>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-9-2497-2016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (1), pp.141-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAMC-D-16-0113.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01175649v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372848v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple subtropical stratospheric intrusions over Reunion Island: Observational, Lagrangian, and Eulerian numerical modeling approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Barthe</w:t>
+                <w:t xml:space="preserve">Experimental Evidence of the Feeding of the Free Troposphere with Aerosol Particles from the Mixing Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eija Asmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JD025330⟩</w:t>
+              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), pp.702-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4209/aaqr.2015.03.0164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449884v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIDAR Developments at Clermont-Ferrand—France for Atmospheric Observation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Reveret</w:t>
+                <w:t xml:space="preserve">Ground-based assessment of the bias and long-term stability of 14 limb and occultation ozone profile data records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daan Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christpher Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiji Verhoelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Granville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Keppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s150203041⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (6), pp.2497-2534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-9-2497-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819804v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01175649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water vapor observations up to the lower stratosphere through the Raman lidar during the Maïdo LIdar Calibration Campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple subtropical stratospheric intrusions over Reunion Island: Observational, Lagrangian, and Eulerian numerical modeling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vérèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Dionisi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jacques Porteneuve</w:t>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-8-1425-2015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (24), pp.14,414-14,432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JD025330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073965v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Maïdo Lidar Calibration Campaign dedicated to the validation of upper air meteorological parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Water vapor observations up to the lower stratosphere through the Raman lidar during the Maïdo LIdar Calibration Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Dionisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Porteneuve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Vérèmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JRS.9.094099⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.1425-1445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-8-1425-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01145508v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïdo observatory: a new high-altitude station facility at Reunion Island (21° S, 55° E) for long-term atmospheric remote sensing and in situ measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction to the Maïdo Lidar Calibration Campaign dedicated to the validation of upper air meteorological parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tulet</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Porteneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vérèmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (10), pp.2865-2877. </w:t>
+              <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.094099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-6-2865-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JRS.9.094099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845146v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01145508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decadal cirrus clouds climatology from ground-based and spaceborne lidars above the south of France (43.9° N-5.7° E)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LIDAR Developments at Clermont-Ferrand—France for Atmospheric Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Montoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hoareau</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Reveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-13-6951-2013⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (2), pp.3041 - 3069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s150203041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799239v1</w:t>
+                <w:t xml:space="preserve">hal-01819804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Raman lidar at La Reunion (20.8° S, 55.5° E) for monitoring water vapor and cirrus distributions in the subtropical upper troposphere: preliminary analyses and description of a future system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">A decadal cirrus clouds climatology from ground-based and spaceborne lidars above the south of France (43.9° N-5.7° E)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (6), pp.1333-1348. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (14), pp.6951-6963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-5-1333-2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-6951-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00635877v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One year ozonesonde measurements at Kerguelen Island (49.2°S, 70.1°E): Influence of stratosphere-to-troposphere exchange and long-range transport of biomass burning plumes</w:t>
+                <w:t xml:space="preserve">Maïdo observatory: a new high-altitude station facility at Reunion Island (21° S, 55° E) for long-term atmospheric remote sensing and in situ measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne M. Thompson</w:t>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 117 (D6), pp.D06305. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (10), pp.2865-2877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011JD016717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-6-2865-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961629v1</w:t>
+                <w:t xml:space="preserve">hal-00845146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine and biomass burning aerosols in the southern Indian Ocean: Retrieval of aerosol optical properties from shipborne lidar and Sun photometer measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Duflot</w:t>
+                <w:t xml:space="preserve">A Raman lidar at La Reunion (20.8° S, 55.5° E) for monitoring water vapor and cirrus distributions in the subtropical upper troposphere: preliminary analyses and description of a future system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Royer</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JD015839⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (6), pp.1333-1348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-5-1333-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961626v1</w:t>
+                <w:t xml:space="preserve">hal-00635877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the origin of the distribution of CO in the subtropical southern Indian Ocean in 2007</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">One year ozonesonde measurements at Kerguelen Island (49.2°S, 70.1°E): Influence of stratosphere-to-troposphere exchange and long-range transport of biomass burning plumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Attié</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Posny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne M. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 115, pp.D22106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JD013994⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 117 (D6), pp.D06305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JD016717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561389v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOMOS ozone profile validation using ground-based and balloon sonde measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. P. J. Swart</w:t>
+                <w:t xml:space="preserve">Marine and biomass burning aerosols in the southern Indian Ocean: Retrieval of aerosol optical properties from shipborne lidar and Sun photometer measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Claude</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-10-10473-2010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (D18), pp.D18208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JD015839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470062v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of monsoon depressions in the Southwest Indian Ocean: Synoptic descriptions and stratosphere to troposphere exchange investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GOMOS ozone profile validation using ground-based and balloon sonde measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. E. van Gijsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. J. Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JD013390⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (21), pp.10473-10488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-10-10473-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-00540234v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lagrangian approach to analyse the tropospheric ozone climatology in the tropics: Climatology of stratosphere-troposphere exchange at Reunion Island</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Occurrence of monsoon depressions in the Southwest Indian Ocean: Synoptic descriptions and stratosphere to troposphere exchange investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Plu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feld Elodie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroff Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.08.048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, D17108, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JD013390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00431212v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-00540234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric ozone climatology at two Southern Hemisphere tropical/subtropical sites, (Reunion Island and Irene, South Africa) from ozonesondes, LIDAR, and in situ aircraft measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Clain</w:t>
+                <w:t xml:space="preserve">Analysis of the origin of the distribution of CO in the subtropical southern Indian Ocean in 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Leclair de Bellevue</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Attié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-9-1723-2009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, pp.D22106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JD013994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366463v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global validation of ENVISAT ozone profiles using lidar measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daan P. J. Swart</w:t>
+                <w:t xml:space="preserve">A lagrangian approach to analyse the tropospheric ozone climatology in the tropics: Climatology of stratosphere-troposphere exchange at Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01431160902821825⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (7), pp.968-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.08.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408799v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for water monitoring in the upper troposphere with Raman lidar at the Haute-Provence Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 26 (10), pp.2149-2160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/2009JTECHA1287.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Note: New ground-based FTIR measurements at Ile de La Réunion: observations, error analysis, and comparisons with independent data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Kruglanski</w:t>
+                <w:t xml:space="preserve">Global validation of ENVISAT ozone profiles using lidar measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna A. E. van Gijsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daan P. J. Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-8-3483-2008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (15-16), pp.3987-3994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431160902821825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894046v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric ozone climatology at two southern subtropical sites, (Reunion Island and Irene, South Africa) from ozone sondes, LIDAR, aircraft and in situ measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Tropospheric ozone climatology at two Southern Hemisphere tropical/subtropical sites, (Reunion Island and Irene, South Africa) from ozonesondes, LIDAR, and in situ aircraft measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Leclair de Bellevue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acpd-8-11063-2008⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (5), pp.1723-1734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-9-1723-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328331v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Note: New ground-based FTIR measurements at Ile de La Réunion: observations, error analysis, and comparisons with independent data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Senten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kruglanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (13), pp.3483 - 3508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-8-3483-2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328256v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of stratospheric and tropospheric BrO columns from multi-axis DOAS measurements at Reunion Island (21° S, 56° E)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Hermans</w:t>
+                <w:t xml:space="preserve">Tropospheric ozone climatology at two southern subtropical sites, (Reunion Island and Irene, South Africa) from ozone sondes, LIDAR, aircraft and in situ measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Leclair de Bellevue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (3), pp.11063-11101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acpd-8-11063-2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328531v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of stratospheric to tropospheric transport during the tropical cyclone Marlene event</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Diab</w:t>
+                <w:t xml:space="preserve">Technical Note: New ground-based FTIR measurements at Ile de La Réunion: observations, error analysis, and comparisons with independent data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Senten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kruglanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.827-891</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186319v1</w:t>
+                <w:t xml:space="preserve">hal-00328256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An instrumented station for the survey of ozone and climate change in the southern tropics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+                <w:t xml:space="preserve">Retrieval of stratospheric and tropospheric BrO columns from multi-axis DOAS measurements at Reunion Island (21° S, 56° E)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Theys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Roozendael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hendrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Leveau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+                <w:t xml:space="preserve">C. Fayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (18), pp.4749</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145015v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of stratosphere to troposphere transport near deep convective events in the southern subtropics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Simulations of stratospheric to tropospheric transport during the tropical cyclone Marlene event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Leclair de Bellevue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005JD006947⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (31), pp.6510-6526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2007.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133426v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropopause characteristics over a southern subtropical site, Reunion Island (21°S, 55°E): Using radiosonde-ozonesonde data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An instrumented station for the survey of ozone and climate change in the southern tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jouzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005JD006430⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (10), pp.1020-1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b607762e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01894050v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of ozone and temperature lidar validations performed within the framework of the Network for the Detection of Stratospheric Change</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signatures of stratosphere to troposphere transport near deep convective events in the southern subtropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Leclair de Bellevue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Réchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.-D. Diab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B404256E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 111, pp.D24107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005JD006947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941152v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh lidar observation of a warm stratopause over a tropical site, Gadanki (13.5° N; 79.2° E)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Tropopause characteristics over a southern subtropical site, Reunion Island (21°S, 55°E): Using radiosonde-ozonesonde data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-4-1989-2004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 111 (D19), pp.D19111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005JD006430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328371v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIDAR observations of lower stratospheric aerosols over South Africa linked to large scale transport across the southern subtropical barrier</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+                <w:t xml:space="preserve">Review of ozone and temperature lidar validations performed within the framework of the Network for the Detection of Stratospheric Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Baldy</w:t>
+                <w:t xml:space="preserve">Stuart Mcdermid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daan Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mcgee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1364-6826(03)00006-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (9), pp.721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B404256E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387242v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical study of a tropical cut-off low over South Africa, and its impact on tropospheric ozone.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rayleigh lidar observation of a warm stratopause over a tropical site, Gadanki (13.5° N; 79.2° E)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (7), pp.1989-1996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-4-1989-2004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1352-2310(02)00999-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00136961v1</w:t>
+                <w:t xml:space="preserve">hal-00328371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the short-time variability of tropical tropospheric ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tantely Randriambelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Oltmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 21 (10), pp.2095-2106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/angeo-21-2095-2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Tropospheric O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; distribution over the Indian Ocean during spring 1995 evaluated with a chemistry‐climate model” by A. T. J. de Laat et al.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LIDAR observations of lower stratospheric aerosols over South Africa linked to large scale transport across the southern subtropical barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2000JD900470⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 65 (6), pp.707 - 715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1364-6826(03)00006-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941166v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical cirrus clouds : a possible sink for ozone</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamical study of a tropical cut-off low over South Africa, and its impact on tropospheric ozone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.-D. Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/1999GL010898⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37 (11), pp.1475-1488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1352-2310(02)00999-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941388v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of biomass burning, convective venting, and transport on tropospheric ozone over the Indian Ocean: Reunion Island field observations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on “Tropospheric O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; distribution over the Indian Ocean during spring 1995 evaluated with a chemistry‐climate model” by A. T. J. de Laat et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Randriambelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ancellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 105 (D9), pp.11813-11832. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/1999JD901097⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 106 (D1), pp.1365-1368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2000JD900470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941394v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planetary-scale tropopause folds in the southern subtropics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tropical cirrus clouds : a possible sink for ozone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 27 (3), pp.353-356. </w:t>
+              <w:t xml:space="preserve">, 2000, 27 (15), pp.2233-2236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/1999GL010788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/1999GL010898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01411556v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical cyclone Marlene and stratosphere‐troposphere exchange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of biomass burning, convective venting, and transport on tropospheric ozone over the Indian Ocean: Reunion Island field observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Randriambelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Baldy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 104 (D11), pp.13953 - 13970. </w:t>
+              <w:t xml:space="preserve">, 2000, 105 (D9), pp.11813-11832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/1999jd900028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/1999JD901097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941415v1</w:t>
+                <w:t xml:space="preserve">hal-04941394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study of extreme tropospheric ozone contamination in the tropics using in‐situ, satellite and meteorological data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planetary-scale tropopause folds in the southern subtropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bremaud</w:t>
+                <w:t xml:space="preserve">V. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cautenet</w:t>
+                <w:t xml:space="preserve">Bernard Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 26 (9), pp.1287 - 1290. </w:t>
+              <w:t xml:space="preserve">, 2000, 27 (3), pp.353-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/1999gl900229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/1999GL010788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941412v1</w:t>
+                <w:t xml:space="preserve">insu-01411556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and evaluation of a tropospheric ozone lidar implemented on an existing lidar in the southern subtropics</w:t>
+                <w:t xml:space="preserve">Tropical cyclone Marlene and stratosphere‐troposphere exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Randriambelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 38 (33), pp.6808. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 104 (D11), pp.13953 - 13970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.38.006808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/1999jd900028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941407v1</w:t>
+                <w:t xml:space="preserve">hal-04941415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Description and evaluation of a tropospheric ozone lidar implemented on an existing lidar in the southern subtropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Porteneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38 (33), pp.6808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.38.006808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A case study of extreme tropospheric ozone contamination in the tropics using in‐situ, satellite and meteorological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Randriambelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bremaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 26 (9), pp.1287 - 1290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1999gl900229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Subtropical tropopause break as a possible stratospheric source of ozone in the tropical troposphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. G. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Bessafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 60 (1), pp.27-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1364-6826(97)00116-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of radiosonde water vapor measurements with ECMWF ERA-5 and contrails observations above Clermont-Ferrand (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidy Diarra</w:t>
+                <w:t xml:space="preserve">Construction d’un Réseau de Neurones Convolutifs (CNN) pour la classification des spores fongiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Larouère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontre AuDACES (Auvergne Développement d'Applications et Calcul en Environnement Scientifique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Delage, Jun 2025, Clermont-Ferrand (Université Clermont Auvergne), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04597174v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and biological signatures of water and fluxes from clouds to rivers at the watershed level in a natural context.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Voyard</w:t>
+                <w:t xml:space="preserve">Comparisons of radiosonde water vapor measurements with ECMWF ERA-5 and contrails observations above Clermont-Ferrand (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidy Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Montoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6760⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-10040, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149910v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04597174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clouds boost microbial activity in the atmosphere</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Chemical and biological signatures of water and fluxes from clouds to rivers at the watershed level in a natural context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Labed-Veydert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Judon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Leremboure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5151⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (AUSTRIA), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149919v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of microbial cells between clouds and precipitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Clouds boost microbial activity in the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-2876⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004047v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the water cycle in the UT/LS with Raman lidar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Davide Dionisi</w:t>
+                <w:t xml:space="preserve">Partitioning of microbial cells between clouds and precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Besaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th SPIE Asia-Pacific Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-2876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01302069v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water vapor profiles up to the UT/LS from Raman lidar at Reunion Island (21°S, 55°E) : technical description, data processing and comparison with sondes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Monitoring the water cycle in the UT/LS with Raman lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vérèmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Dionisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Dionisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27th International Laser Radar Conference (ILRC 27)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th SPIE Asia-Pacific Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, New Delhi, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01176071v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01302069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and physico-chemical impact of trace gases and aerosols over Indian Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water vapor profiles up to the UT/LS from Raman lidar at Reunion Island (21°S, 55°E) : technical description, data processing and comparison with sondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vérèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yann Courcoux</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Dionisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 27th International Laser Radar Conference (ILRC 27)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, New York, United States. pp.05004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201611905004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965472v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01176071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIDAR Raman pour la mesure de la vapeur d'eau dans la haute troposphère et la basse stratosphère destiné à la station du Maïdo (Ile de la Réunion)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Transport and physico-chemical impact of trace gases and aerosols over Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Posny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Courcoux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Porteneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Expérimentation et Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">10th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.EGU2013--1319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968048v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'implication de l'OPAR (Observatoire de Physique de l'Atmosphère de la Réunion) dans ROSEA (Réseau d'Observatoires pour la Surveillance de l'Eau Atmosphérique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du Sirta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Results From the New TCCON Station at Réunion Island</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Scolas</w:t>
+                <w:t xml:space="preserve">LIDAR Raman pour la mesure de la vapeur d'eau dans la haute troposphère et la basse stratosphère destiné à la station du Maïdo (Ile de la Réunion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Porteneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2013--12806</w:t>
+              <w:t xml:space="preserve">Atelier Expérimentation et Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965492v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Station d'observation atmosphérique du Maïdo</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The First Results From the New TCCON Station at Réunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kumps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Scolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Expérimentation et Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">9th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2013--12806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968049v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROSEA : Réseau d'Observatoires pour la Surveillance et l'Exploration de l'Atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du Sirta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty years of ozonesonde measurements at La Reunion Island Instrumental evolution and tropospheric ozone trends between 1992 and 2012.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Posny</w:t>
+                <w:t xml:space="preserve">Station d'observation atmosphérique du Maïdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Porteneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Metzger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Clain</w:t>
+                <w:t xml:space="preserve">S. Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadiennal Ozone Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Toronto, Canada. pp.ID:5933</w:t>
+              <w:t xml:space="preserve">Atelier Expérimentation et Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965506v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decadal cirrus climatology with lidar at midlatitude</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+                <w:t xml:space="preserve">Twenty years of ozonesonde measurements at La Reunion Island Instrumental evolution and tropospheric ozone trends between 1992 and 2012.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Posny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigel Kivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.13695</w:t>
+              <w:t xml:space="preserve">Quadiennal Ozone Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Toronto, Canada. pp.ID:5933</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965493v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonesonde measurements at La Reunion Island (21°S 55.5°E): historical evolution, instrumental discussion and tropospheric ozone trends between 1992 and 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Posny</w:t>
+                <w:t xml:space="preserve">Decadal cirrus climatology with lidar at midlatitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second tropospheric ozone workshop : Tropospheric ozone changes: Observations, state of understanding, and model performances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Toulouse, France. pp.En ligne</w:t>
+              <w:t xml:space="preserve">9th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.13695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965513v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New TCCON compliant measurements at Ile de La Réunio</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Scolas</w:t>
+                <w:t xml:space="preserve">Ozonesonde measurements at La Reunion Island (21°S 55.5°E): historical evolution, instrumental discussion and tropospheric ozone trends between 1992 and 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Posny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.EGU2011--13967</w:t>
+              <w:t xml:space="preserve">Second tropospheric ozone workshop : Tropospheric ozone changes: Observations, state of understanding, and model performances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Toulouse, France. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965489v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Ozonesonde Measurements at Kerguelen Island (49.2°S 70.1°E) Radiosondages Ozone Complementaires aux Kerguelen ROCK campaign 2008-2009 (Polar International Year - IPEV)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New TCCON compliant measurements at Ile de La Réunio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Merlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Scolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDACC symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Saint-Paul, pp.En ligne</w:t>
+              <w:t xml:space="preserve">8th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.EGU2011--13967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968038v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures d'ozone par radiosondage à l'île de La Réunion (21°S 55.5°E) : évolution historique, discussion expérimentale et tendances de l'ozone troposphérique entre 1992 et 2011</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'Observatoire de Physique de l'Atmosphère de la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentin Duflot</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gabarrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers Prévision Recherche Météo-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Saint Denis, La, La Réunion</w:t>
+              <w:t xml:space="preserve">Journée scientifique du Sirta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968051v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Observatoire de Physique de l'Atmosphère de la Réunion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures d'ozone par radiosondage à l'île de La Réunion (21°S 55.5°E) : évolution historique, discussion expérimentale et tendances de l'ozone troposphérique entre 1992 et 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Posny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Gabarrot</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du Sirta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Ateliers Prévision Recherche Météo-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Saint Denis, La, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968045v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des mesures du projet ROCK (Radiosondages Ozone Complémentaires aux Kerguelen)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Ozonesonde Measurements at Kerguelen Island (49.2°S 70.1°E) Radiosondages Ozone Complementaires aux Kerguelen ROCK campaign 2008-2009 (Polar International Year - IPEV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Posny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kirgis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme IPEV209, Année Polaire Internationale, Ateliers Prévision Recherche Météo-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Saint Denis, La, Réunion</w:t>
+              <w:t xml:space="preserve">NDACC symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Saint-Paul, pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968054v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric ozone observations and analysis in South West of Indian Ocean (Reunion and Kerguelen Islands)</w:t>
+                <w:t xml:space="preserve">Analyse des mesures du projet ROCK (Radiosondages Ozone Complémentaires aux Kerguelen)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Posny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDACC symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Saint-Paul, Réunion. pp.En ligne</w:t>
+              <w:t xml:space="preserve">Programme IPEV209, Année Polaire Internationale, Ateliers Prévision Recherche Météo-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Saint Denis, La, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965504v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Atmospheric Observatory of Reunion Island and the Maïdo Facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabarrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDACC symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Saint-Paul, Réunion. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the tropospheric ozone distribution at Kerguelen island (49°S, 69°E) in 2008-2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Posny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Bonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.EGU2011--10048</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOERE ROSEA : Réseau d'Observatoires pour la Surveillance et l'Exploration de l'Atmosphère</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tropospheric ozone observations and analysis in South West of Indian Ocean (Reunion and Kerguelen Islands)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Dupont</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Posny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du Sirta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">NDACC symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Saint-Paul, Réunion. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968052v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Multi-Mission Validation of Ozone and Temperature Profiles by the Validation with Lidar (VALID) Project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Claude</w:t>
+                <w:t xml:space="preserve">SOERE ROSEA : Réseau d'Observatoires pour la Surveillance et l'Exploration de l'Atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ESA Living Planet Symposium 2010. ESA SP-286</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Bergen (NO), Norway. pp.id.294</w:t>
+              <w:t xml:space="preserve">Journée scientifique du Sirta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115167v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring water vapour in the upper troposphere with Raman lidar</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'implication de l'OPAR (Observatoire de Physique de l'Atmosphère de la Réunion) dans ROSEA (Réseau d'Observatoires pour la Surveillance de l'Eau Atmosphérique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Plu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASAS 26th Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Gariep Dam, South Africa. pp.55--56</w:t>
+              <w:t xml:space="preserve">Prévisibilité du Climat Tropical, Centre international de Conférence de Météo-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965512v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Statistical Study of subtropical water vapor profiles from Raman LIDAR at La Reunion (21°S, 55°E) over the period 2002-2005</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+                <w:t xml:space="preserve">First observations of low-level dynamics over Reunion Island using UHF wind-profiler data over one year</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Lester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gheusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Laser Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, St Petersburg, Russia. pp.S10P- 06</w:t>
+              <w:t xml:space="preserve">15th International Symposium for the Advancement of Boundary Layer Remote Sensing (ISARS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965483v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observations of low-level dynamics over Reunion Island using UHF wind-profiler data over one year</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Campistron</w:t>
+                <w:t xml:space="preserve">Monitoring water vapour in the upper troposphere with Raman lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Porteneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium for the Advancement of Boundary Layer Remote Sensing (ISARS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.En ligne</w:t>
+              <w:t xml:space="preserve">SASAS 26th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Gariep Dam, South Africa. pp.55--56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965481v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass burning aerosols in the southern Indian Ocean: Retrieval of optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASAS 26th Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Gariep Dam, South Africa. pp.32--33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'implication de l'OPAR (Observatoire de Physique de l'Atmosphère de la Réunion) dans ROSEA (Réseau d'Observatoires pour la Surveillance de l'Eau Atmosphérique)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary Statistical Study of subtropical water vapor profiles from Raman LIDAR at La Reunion (21°S, 55°E) over the period 2002-2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goutail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Porteneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévisibilité du Climat Tropical, Centre international de Conférence de Météo-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">25th International Laser Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, St Petersburg, Russia. pp.S10P- 06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968047v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric ozone and stratosphere-to-troposphere exchange in the Southern Indian Ocean and South Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
+                <w:t xml:space="preserve">Long-Term Multi-Mission Validation of Ozone and Temperature Profiles by the Validation with Lidar (VALID) Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. E. van Gijsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. J. Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -L. Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASAS 26th Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Gariep Dam, South Africa. pp.3--4</w:t>
+              <w:t xml:space="preserve">Proceedings of ESA Living Planet Symposium 2010. ESA SP-286</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bergen (NO), Norway. pp.id.294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965508v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-series of biomass burning products from ground-based FTIR measurements at Reunion Island (21°S, 55°E) and comparisons with the CTM IMAGES</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cindy Senten</w:t>
+                <w:t xml:space="preserve">Tropospheric ozone and stratosphere-to-troposphere exchange in the Southern Indian Ocean and South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Posny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienna, Austria. pp.4751</w:t>
+              <w:t xml:space="preserve">SASAS 26th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Gariep Dam, South Africa. pp.3--4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965487v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the origin of the distribution of CO in the subtropical Southern Indian Ocean in 2007</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId448" w:history="1">
+                <w:t xml:space="preserve">Time-series of biomass burning products from ground-based FTIR measurements at Reunion Island (21°S, 55°E) and comparisons with the CTM IMAGES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Dils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Attié</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Senten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASAS 26th Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Gariep Dam, South Africa. pp.32--33</w:t>
+              <w:t xml:space="preserve">7th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienna, Austria. pp.4751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965510v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of biomass burning aerosols absorption properties over the Southern Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Analysis of the origin of the distribution of CO in the subtropical Southern Indian Ocean in 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robert Delmas</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Dils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Attié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Laser Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, St Petersburg, Russia. pp.En ligne</w:t>
+              <w:t xml:space="preserve">SASAS 26th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Gariep Dam, South Africa. pp.32--33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965482v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Atmospheric Observatory of Reunion Island</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">Assessment of biomass burning aerosols absorption properties over the Southern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASAS 26th Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Gariep Dam, South Africa. pp.25--26</w:t>
+              <w:t xml:space="preserve">25th International Laser Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, St Petersburg, Russia. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965509v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite validation with lidar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. P. J. Swart</w:t>
+                <w:t xml:space="preserve">The Atmospheric Observatory of Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">SASAS 26th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Gariep Dam, South Africa. pp.25--26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196879v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'OPAR (Observatoire de Physique de l'Atmosphère de la Réunion), un site privilégié pour l'étude de l'atmosphère tropicale : parc instrumental, résultats scientifiques et projets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Satellite validation with lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. E. van Gijsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. J. Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Ferré</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Instrumentation et Expérimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Atmospheric Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968050v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of halogens, CO, CH4, and H2CO at Ile de La Réunion from ground-based FTIR and MAXDOAS campaign measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hendrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Vanhaelewyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th general Assembly of SCOUT-O3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télédétection Appliquée à l'Observation de l'Atmosphère : région tropicale de l'hémisphère sud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+                <w:t xml:space="preserve">Detection of stratospheric intrusions in the troposphere with a lagrangian approach at Reunion Island (Southern Subtropics, Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Courcoux</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIèmes Journées Scientifiques du Réseau Télédétection de l'AUF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Antananarivo, Madagascar. pp.En ligne</w:t>
+              <w:t xml:space="preserve">International Global Atmospheric Chemistry Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Annecy, France. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968041v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratosphere-troposphere exchange study in the Southern subtropics using experimental data, trajectory and Reverse Domain Filling calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabarrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPARC 4th General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Bologna, Italy. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of stratospheric intrusions in the troposphere with a lagrangian approach at Reunion Island (Southern Subtropics, Indian Ocean)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'OPAR (Observatoire de Physique de l'Atmosphère de la Réunion), un site privilégié pour l'étude de l'atmosphère tropicale : parc instrumental, résultats scientifiques et projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Global Atmospheric Chemistry Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Annecy, France. pp.En ligne</w:t>
+              <w:t xml:space="preserve">Atelier Instrumentation et Expérimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965503v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric ozone trends in the southern subtropics (Reunion Island and South Africa) based on radiosondes linear regression analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Télédétection Appliquée à l'Observation de l'Atmosphère : région tropicale de l'hémisphère sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Global Atmospheric Chemistry Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Annecy, Afghanistan. pp.En ligne</w:t>
+              <w:t xml:space="preserve">XIèmes Journées Scientifiques du Réseau Télédétection de l'AUF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Antananarivo, Madagascar. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968037v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone climatology in the southern subtropics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Tropospheric ozone trends in the southern subtropics (Reunion Island and South Africa) based on radiosondes linear regression analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Leclair de Bellevue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Posny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARC 4th General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Bologna, Italy. pp.En ligne</w:t>
+              <w:t xml:space="preserve">International Global Atmospheric Chemistry Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Annecy, Afghanistan. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968040v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of GOMOS Ozone Profiles Using NDSC Lidar: Statistical Comparisons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Pinsard</w:t>
+                <w:t xml:space="preserve">Ozone climatology in the southern subtropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Leclair de Bellevue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENVISAT Validation Workshop (ESA SP-531)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Frascati, Italy. pp.10.1</w:t>
+              <w:t xml:space="preserve">SPARC 4th General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Bologna, Italy. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331770v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NDSC Ozone and Temperature LIDAR Algorithm Intercomparison Initiative (A2I): Project Overview</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Immler</w:t>
+                <w:t xml:space="preserve">Validation of GOMOS Ozone Profiles Using NDSC Lidar: Statistical Comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Laser Radar Conference (ILRC 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Matera, Italy. pp.881</w:t>
+              <w:t xml:space="preserve">ENVISAT Validation Workshop (ESA SP-531)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Frascati, Italy. pp.10.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155169v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The NDSC Ozone and Temperature LIDAR Algorithm Intercomparison Initiative (A2I): Project Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. S. Mcdermid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. von Der Gathen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Immler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd International Laser Radar Conference (ILRC 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Matera, Italy. pp.881</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Climatology of the upper troposphere with lidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Goldfarb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Riedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Asia-Pacific Environmental Remote Sensing: Remote Sensing of the Atmosphere, Ocean, Environment and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Hangzhou, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.466505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17060,779 +17453,779 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BASIC-Evolution : Une filière AERIS générant les profils verticaux aérosol par combinaison de données lidar, photométriques et in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Popovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goloub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ans du pôle AERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, PARIS, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidar ratio calculations from in situ aerosol optical, microphysical and chemical measurements: observations at puy de Dôme, France and analysis with CALIOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Montoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kruthika Eswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTRIS Science Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04626234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement Campaign RACLET -Exploring the Composition and Reactivity of Organic Matter in Cloud Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junteng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Sino-French Joint Workshop on Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Bordeaux (Gironde), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POSTER : Modélisation de la dispersion de l’espèce invasive Spathodea campanulata [Bignoniaceae] sur les îles de la Société (Polynésie française) : bridgehead effect et représentations sociétales – Résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chadeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de restitution des PEPS, CNRS-INEE.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Paris - CNRS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GT Précipitation (SIRTA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Banson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SIRTA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Palaiseau, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01657474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïdo facility at Reunion Island : Lidar developments for UTLS subtropical investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Porteneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Laser Radar Conference (ILRC 26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Porto Heli, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17842,383 +18235,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial contribution to nitrogen processing in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mathonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariline Théveniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free amino acids quantification in cloud water at the puy de Dôme station (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Brissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Leremboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into tropical cloud chemistry at Reunion Island (Indian Ocean): results from the BIO-MAÏDO campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaïtilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18228,100 +18621,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des transferts stratosphère-troposphère en bordure sud de la zone tropicale et impact sur le bilan d'ozone troposphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université Pierre et Marie Curie - Paris VI, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00361213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18331,105 +18724,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution au développement d'une station d'observation de l'Atmosphère à la Réunion et à l'étude de l'ozone troposphérique en région tropicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université de la Réunion, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00375241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId504"/>
+      <w:footerReference w:type="default" r:id="rId513"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18576,51 +18969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529856v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dommange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Ghasemifar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2026.108886" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Diarra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Montoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2026-482" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mandija" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunya Alraddawi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdanour Irbah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarkissian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs18020210" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fr&#233;ville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peyrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2025.108500" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291100v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Almazroui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ur Rashid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2025.108516" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344245v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duchaine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Le Bras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dumais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Turgeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180726" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249485v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Brigante" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c03787" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05308225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheusi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duflot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tulet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jd043850" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040252v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grzegorczyk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041258" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574295v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arteaga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tridon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107471" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04576127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salignat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Rissanen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Iyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-3785-2024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377430v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169567" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noirmain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167746" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04578994v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brugere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1372931" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291153v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larrue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2839" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04300300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle P&#233;guilhan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veillette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161264" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306116v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Causse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14121726" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750514v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062899" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04232928v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kruthika Eswaran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chauvign&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2023.107043" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03898615v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0060" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevassus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00149" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04064549v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cacault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-5729-2022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566407v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jd035570" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03610690v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Brissy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Jaber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2467-2022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543373v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-505-2022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806312v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab144" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463960v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doiteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Dournaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12081075" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456442v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist Amelynck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verreyken" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11020140" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027251v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070732" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795877v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribeiro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00153" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454008v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaou Bah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10120808" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02373121v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;r&#232;mes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10110713" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974513v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9070244" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01883207v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Larroza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Nakaema" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9100374" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01569600v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817605015" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891058v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vaitilingom" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01964" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857444v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Hadad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9080302" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092404v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouya Diop" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duroure" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Gour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9100403" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092398v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9120482" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01635322v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pointin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0353.1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01446459v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquestaut" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Posny" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-3359-2017" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-01372848v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Dione" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0113.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654874v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glwadys Pouzet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peghaire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agu&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Conen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8110229" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819803v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0164" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01175649v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Hubert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christpher Lambert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiji Verhoelst" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Granville" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Keppens" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-2497-2016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449884v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025330" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819804v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reveret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150203041" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073965v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dionisi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Porteneuve" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-1425-2015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145508v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.9.094099" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845146v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Portafaix" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2865-2013" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799239v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chepfer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-6951-2013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635877v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-1333-2012" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961629v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Thompson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016717" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961626v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD015839" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561389v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dils" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Mazi&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD013994" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470062v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. E. van Gijsel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. J. Swart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claude" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10473-2010" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00540234v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clain" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feld Elodie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroff Philippe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD013390" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431212v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.08.048" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PJ13N0S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366463v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diab" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leclair de Bellevue" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-1723-2009" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408799v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna A. E. van Gijsel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan P. J. Swart" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fehr" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160902821825" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408531v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JTECHA1287.1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894046v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Senten" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hermans" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kruglanski" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-3483-2008" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328331v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-8-11063-2008" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328256v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328531v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Theys" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Roozendael" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hendrick" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fayt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186319v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Baldy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2007.04.040" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8FTVGR3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145015v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leveau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouzel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b607762e" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133426v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;chou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-D. Diab" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006947" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894050v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkataraman Sivakumar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006430" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XW6ZQ03M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941152v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mcdermid" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Swart" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mcgee" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Godin-Beekmann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B404256E" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328371v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-4-1989-2004" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387242v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-6826(03)00006-3" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136961v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(02)00999-8" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329288v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Randriambelo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Thompson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oltmans" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-21-2095-2003" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941166v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Randriambelo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baldy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ancellet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JD900470" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941388v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roumeau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#233;maud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL010898" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941394v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD901097" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01411556v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daniel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL010788" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941415v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999jd900028" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941412v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bremaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cautenet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999gl900229" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941407v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.006808" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539895v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Taupin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-6826(97)00116-8" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/104B251AE9614EEA1C48E02A5035B09EF9593DE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04597174v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Peyrin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10040" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149910v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labed-Veydert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Judon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voyard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6760" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149919v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5151" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004047v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Mas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2876" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01302069v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176071v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611905004" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965472v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Mazi&#232;re" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968048v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delarue" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968053v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulomb" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965492v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Desmet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hermans" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumps" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scolas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968049v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968044v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965506v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Metzger" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigel Kivi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965493v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965513v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965489v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Merlaud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Scolas" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968038v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kirgis" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968051v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968045v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabarrot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968054v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonne" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965504v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965505v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ferre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965490v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bonne" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968052v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupont" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115167v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Baray" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bencherif" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965512v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965483v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goutail" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965481v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lester" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gheusi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965511v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968047v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965508v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965487v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vigouroux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Dils" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#252;ller" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Senten" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965510v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965482v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965509v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196879v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Claude" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968050v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ferr&#233;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965485v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hendrick" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Vanhaelewyn" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Smedt" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968041v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965514v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965503v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968037v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968040v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331770v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pinsard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155169v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Mcdermid" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Der Gathen" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ller" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Immler" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633102v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Goldfarb" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riedinger" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.466505" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462330v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aubert" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T&#233;tard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popovici" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pascal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04626234v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04793580v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959943v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01657474v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chazottes" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723245v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346774v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mathonat" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Th&#233;veniot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409641v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409642v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361213v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00375241v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593717v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Ghasemifar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ur Rashid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Almazroui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2026.108937" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529856v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dommange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2026.108886" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539892v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Diarra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Montoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2026-482" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488144v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mandija" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunya Alraddawi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdanour Irbah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarkissian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs18020210" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05592404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mariaccia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pietras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202636209011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fr&#233;ville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peyrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2025.108500" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2025.108516" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344245v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duchaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Le Bras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dumais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Turgeon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180726" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Brigante" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c03787" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05308225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheusi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duflot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jd043850" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040252v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grzegorczyk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041258" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arteaga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tridon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107471" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377430v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169567" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04576127v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salignat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Rissanen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Iyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-3785-2024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845898v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noirmain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167746" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04578994v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brugere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1372931" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larrue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2839" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04300300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle P&#233;guilhan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veillette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161264" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306116v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Causse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buisson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14121726" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062899" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04232928v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kruthika Eswaran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chauvign&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2023.107043" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03898615v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0060" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777980v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevassus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00149" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04064549v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cacault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-5729-2022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566407v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jd035570" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03610690v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Brissy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Jaber" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2467-2022" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543373v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-505-2022" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806312v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab144" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463960v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doiteau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Dournaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12081075" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027251v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070732" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456442v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist Amelynck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verreyken" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11020140" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795877v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribeiro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00153" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02373121v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;r&#232;mes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10110713" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454008v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaou Bah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10120808" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01569600v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817605015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01883207v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Larroza" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Nakaema" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9100374" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974513v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9070244" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891058v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vaitilingom" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01964" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857444v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Hadad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9080302" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092398v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duroure" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Gour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9120482" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092404v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouya Diop" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9100403" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01446459v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquestaut" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Posny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-3359-2017" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654874v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glwadys Pouzet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peghaire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agu&#232;s" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Conen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8110229" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01635322v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pointin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0353.1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-01372848v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Dione" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0113.1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819803v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0164" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01175649v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Hubert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christpher Lambert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiji Verhoelst" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Granville" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Keppens" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-2497-2016" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449884v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025330" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073965v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dionisi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Porteneuve" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-1425-2015" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145508v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.9.094099" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819804v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reveret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150203041" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799239v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chepfer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-6951-2013" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845146v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Portafaix" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2865-2013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635877v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-1333-2012" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961629v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Thompson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016717" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961626v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD015839" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470062v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. E. van Gijsel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. J. Swart" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claude" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10473-2010" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00540234v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feld Elodie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroff Philippe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD013390" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561389v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dils" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Mazi&#232;re" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD013994" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431212v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.08.048" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PJ13N0S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408531v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JTECHA1287.1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408799v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna A. E. van Gijsel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan P. J. Swart" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fehr" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160902821825" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366463v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diab" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leclair de Bellevue" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-1723-2009" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894046v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Senten" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hermans" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kruglanski" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-3483-2008" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328331v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-8-11063-2008" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328256v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328531v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Theys" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Roozendael" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hendrick" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fayt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186319v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Baldy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2007.04.040" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8FTVGR3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145015v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leveau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouzel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b607762e" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133426v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;chou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-D. Diab" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006947" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894050v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkataraman Sivakumar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006430" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XW6ZQ03M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941152v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mcdermid" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Swart" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mcgee" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Godin-Beekmann" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B404256E" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328371v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-4-1989-2004" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329288v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Randriambelo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Thompson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oltmans" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-21-2095-2003" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387242v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-6826(03)00006-3" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136961v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(02)00999-8" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941166v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Randriambelo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baldy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ancellet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JD900470" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941388v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roumeau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#233;maud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL010898" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941394v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD901097" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01411556v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daniel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL010788" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941415v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999jd900028" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941407v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.006808" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941412v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bremaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cautenet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999gl900229" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539895v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Taupin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-6826(97)00116-8" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/104B251AE9614EEA1C48E02A5035B09EF9593DE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591493v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Larou&#232;re" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04597174v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Peyrin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10040" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149910v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labed-Veydert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Judon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voyard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6760" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149919v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5151" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004047v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Mas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2876" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01302069v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176071v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611905004" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965472v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Mazi&#232;re" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968053v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulomb" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968048v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delarue" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965492v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Desmet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hermans" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumps" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scolas" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968044v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968049v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965506v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Metzger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigel Kivi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965493v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965513v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965489v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Merlaud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Scolas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968045v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabarrot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968051v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968038v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kirgis" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968054v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonne" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965505v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ferre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965490v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bonne" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965504v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968052v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupont" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968047v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965481v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lester" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gheusi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965512v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965511v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965483v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goutail" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115167v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Baray" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bencherif" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965508v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965487v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vigouroux" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Dils" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#252;ller" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Senten" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965510v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965482v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965509v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196879v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Claude" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965485v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hendrick" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Vanhaelewyn" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Smedt" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965503v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965514v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968050v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ferr&#233;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968041v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968037v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968040v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331770v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pinsard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155169v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Mcdermid" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Der Gathen" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ller" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Immler" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633102v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Goldfarb" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riedinger" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.466505" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462330v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aubert" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T&#233;tard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popovici" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pascal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04626234v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04793580v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959943v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01657474v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chazottes" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723245v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346774v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mathonat" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Th&#233;veniot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409641v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409642v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361213v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00375241v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>