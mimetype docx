--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -494,4826 +494,4826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of M10 and M20 Meteomodem radiosondes relative humidity measurements with ECMWF ERA5 above France: focus on the upper troposphere</w:t>
+                <w:t xml:space="preserve">Pseudo-Monthly Raman Lidar Dataset for Reference Water Vapor Observations in the UTLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidy Diarra</w:t>
+                <w:t xml:space="preserve">Dunya Alraddawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Montoux</w:t>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Dupont</w:t>
+                <w:t xml:space="preserve">Florian Mandija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (8), pp.1144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2026-482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs18081144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539892v1</w:t>
+                <w:t xml:space="preserve">hal-05614917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nighttime Contrail Characterization from Multisource Lidar and Meteorological Observations</w:t>
+                <w:t xml:space="preserve">Comparison of M10 and M20 Meteomodem radiosondes relative humidity measurements with ECMWF ERA5 above France: focus on the upper troposphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mandija</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Sidy Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Montoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdanour Irbah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Sarkissian</w:t>
+                <w:t xml:space="preserve">Jean-Charles Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs18020210⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2026-482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488144v1</w:t>
+                <w:t xml:space="preserve">hal-05539892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper tropospheric water vapor profiles derived from Raman lidar over France territories for contrail investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Nighttime Contrail Characterization from Multisource Lidar and Meteorological Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mandija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunya Alraddawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Mandija</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Mariaccia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pietras</w:t>
+                <w:t xml:space="preserve">Alain Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202636209011⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (2), pp.210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs18020210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05592404v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining LIDAR, all-sky camera, and ECMWF-ERA5 reanalysis to investigate contrail formation and evolution over Clermont-Ferrand, France on June 2, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidy Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Montoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 329, pp.108500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosres.2025.108500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25-years study (2000–2024) of extreme precipitation following heatwaves in the Middle East: Regional patterns, trends, and atmospheric drivers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irfan Ur Rashid</w:t>
+                <w:t xml:space="preserve">Upper tropospheric water vapor profiles derived from Raman lidar over France territories for contrail investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunya Alraddawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mandija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mariaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pietras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2025.108516⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 362, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202636209011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291100v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial resistance genes (ARGs) in sea surface aerosols over the Atlantic Ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Turgeon</w:t>
+                <w:t xml:space="preserve">25-years study (2000–2024) of extreme precipitation following heatwaves in the Middle East: Regional patterns, trends, and atmospheric drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Ghasemifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Almazroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irfan Ur Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180726⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2025.108516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344245v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Clouds a Neglected Reservoir of Pesticides?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimicrobial resistance genes (ARGs) in sea surface aerosols over the Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duchaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Dumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelica Bianco</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marcello Brigante</w:t>
+                <w:t xml:space="preserve">Nathalie Turgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5c03787⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1003, pp.180726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249485v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal Processes of the Stratospheric SO2 Volcanic Plume From the 2015 Calbuco Eruption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Clouds a Neglected Reservoir of Pesticides?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Nibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gheusi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025jd043850⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5c03787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308225v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Ice Nucleating Particle Concentration Variability: Insights Into Source Emissions Origin and Parameterizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removal Processes of the Stratospheric SO2 Volcanic Plume From the 2015 Calbuco Eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gheusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Canzi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 130 (8), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JD041258⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 130 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025jd043850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040252v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement Report: Bio-physicochemistry of tropical clouds at Maïdo (Réunion Island, Indian Ocean): overview of results from the BIO-MAÏDO campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling Ice Nucleating Particle Concentration Variability: Insights Into Source Emissions Origin and Parameterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Canzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grzegorczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Leriche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+                <w:t xml:space="preserve">L. Lacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-24-4129-2024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JD041258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135443v4</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic mixed-phase clouds simulated by the WRF model: Comparisons with ACLOUD radar and in situ airborne observations and sensitivity of microphysics properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variations of antimicrobial resistance genes in aerosols: A one-year monitoring at the puy de Dôme summit (Central France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Duchaine</w:t>
+                <w:t xml:space="preserve">Measurement Report: Bio-physicochemistry of tropical clouds at Maïdo (Réunion Island, Indian Ocean): overview of results from the BIO-MAÏDO campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larose</w:t>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169567⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.4129-4155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-4129-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377430v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135443v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement report: Insights into the chemical composition and origin of molecular clusters and potential precursor molecules present in the free troposphere over the southern Indian Ocean: observations from the Maïdo Observatory (2150 m a.s.l., Réunion)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal variations of antimicrobial resistance genes in aerosols: A one-year monitoring at the puy de Dôme summit (Central France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duchaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Salignat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tulet</w:t>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-24-3785-2024⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 912, pp.169567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04576127v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring size-dependent dynamics of photosynthetic cells in rainwater: the influence of atmospheric variables and rain characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement report: Insights into the chemical composition and origin of molecular clusters and potential precursor molecules present in the free troposphere over the southern Indian Ocean: observations from the Maïdo Observatory (2150 m a.s.l., Réunion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Salignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Rissanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Noirmain</w:t>
+                <w:t xml:space="preserve">Siddharth Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167746⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.3785 - 3812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-3785-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04845898v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VELVET: an enclosure vegetation system to measure BVOC emission fingerprints in temperate and tropical climates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring size-dependent dynamics of photosynthetic cells in rainwater: the influence of atmospheric variables and rain characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Noirmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Rocco</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2024.1372931⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 906, pp.167746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578994v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling long‐distance seed dispersal of the invasive tree Spathodea campanulata in the Society Islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VELVET: an enclosure vegetation system to measure BVOC emission fingerprints in temperate and tropical climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Larrue</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lucas Mazal</w:t>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eap.2839⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2024.1372931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291153v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of antibiotic resistance genes (ARGs) in clouds at a mountain site (puy de Dôme, central France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Turgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Veillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 865, pp.161264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.161264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Rain Estimates from Several Ground-Based Radar Networks and Satellite Products for Two Cases Observed over France in 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling long‐distance seed dispersal of the invasive tree Spathodea campanulata in the Society Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Causse</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucas Mazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos14121726⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (4), pp.e2839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eap.2839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306116v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original and Low-Cost ADS-B System to Fulfill Air Traffic Safety Obligations during High Power LIDAR Operation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadège Montoux</w:t>
+                <w:t xml:space="preserve">Evaluation of Rain Estimates from Several Ground-Based Radar Networks and Satellite Products for Two Cases Observed over France in 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s23062899⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (12), pp.1726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos14121726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750514v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea2Cloud: From Biogenic Emission Fluxes to Cloud Properties in the Southwest Pacific</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Original and Low-Cost ADS-B System to Fulfill Air Traffic Safety Obligations during High Power LIDAR Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Montoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/bams-d-21-0063.1⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, LiDAR Sensor Hardware, Algorithm Development and Its Application), 23 (6), pp.2899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23062899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04014814v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidar ratio calculations from in situ aerosol optical, microphysical and chemical measurements: Observations at puy de Dôme, France and analysis with CALIOP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sea2Cloud: From Biogenic Emission Fluxes to Cloud Properties in the Southwest Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maija Peltola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Saint-Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kruthika Eswaran</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+                <w:t xml:space="preserve">Theresa Barthelmeß</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2023.107043⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (5), pp.E1017-E1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/bams-d-21-0063.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-04232928v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04014814v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site instrumenté CO-PDD dédié à la surveillance de l'atmosphère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lidar ratio calculations from in situ aerosol optical, microphysical and chemical measurements: Observations at puy de Dôme, France and analysis with CALIOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kruthika Eswaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Montoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2022-0060⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 296 (December), pp.107043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2023.107043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03898615v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04232928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Sources, Precursors, and Processing of Aerosols at a High-Altitude Tropical Site</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le site instrumenté CO-PDD dédié à la surveillance de l'atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00149⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 118, pp.045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2022-0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777980v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary strategy to assess the impact of meteorological variables on the biochemical composition of the rain and the dynamics of a small eutrophic lake under rain forcing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Noirmain</w:t>
+                <w:t xml:space="preserve">Evaluation of the Sources, Precursors, and Processing of Aerosols at a High-Altitude Tropical Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chevassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cacault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hermine Billard</w:t>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-19-5729-2022⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (10), pp.2412-2431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064549v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Dynamical Analysis of Volatile Organic Compounds (VOC) Measurements During the BIO‐MAÏDO Field Campaign (Réunion Island, Indian Ocean)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Rocco</w:t>
+                <w:t xml:space="preserve">Interdisciplinary strategy to assess the impact of meteorological variables on the biochemical composition of the rain and the dynamics of a small eutrophic lake under rain forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Noirmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cacault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021jd035570⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (24), pp.5729-5749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-5729-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566407v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free amino acid quantification in cloud water at the Puy de Dôme station (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Saly Jaber</w:t>
+                <w:t xml:space="preserve">High Resolution Dynamical Analysis of Volatile Organic Compounds (VOC) Measurements During the BIO‐MAÏDO Field Campaign (Réunion Island, Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-2467-2022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (4), pp.e2021JD035570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021jd035570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03610690v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into tropical cloud chemistry in Réunion (Indian Ocean): results from the BIO-MAÏDO campaign</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Free amino acid quantification in cloud water at the Puy de Dôme station (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Brissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Leremboure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Vaïtilingom</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+                <w:t xml:space="preserve">Saly Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22 (1), pp.505-533. </w:t>
+              <w:t xml:space="preserve">, 2022, 22 (4), pp.2467-2486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-22-505-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-2467-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543373v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03610690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfalls sprinkle cloud bacterial diversity while scavenging biomass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
+                <w:t xml:space="preserve">Insights into tropical cloud chemistry in Réunion (Indian Ocean): results from the BIO-MAÏDO campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Besaury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Enault</w:t>
+                <w:t xml:space="preserve">Mickaël Vaïtilingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiab144⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.505-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-505-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806312v1</w:t>
+                <w:t xml:space="preserve">hal-03543373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Rivers and Associated Precipitation over France and Western Europe: 1980–2020 Climatology and Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rainfalls sprinkle cloud bacterial diversity while scavenging biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Besaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Doiteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadège Montoux</w:t>
+                <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos12081075⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97 (11), pp.fiab144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiab144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463960v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Clouds Sampled at the Puy de Dôme Station (France) Based on Chemical Measurements and Air Mass History Matrices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angelica Bianco</w:t>
+                <w:t xml:space="preserve">Atmospheric Rivers and Associated Precipitation over France and Western Europe: 1980–2020 Climatology and Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Doiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meredith Dournaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Montoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (7), pp.732. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11070732⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12 (8), pp.1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12081075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027251v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of volatile organic compounds during the OCTAVE campaign: sources and distributions of formaldehyde on Reunion Island</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+                <w:t xml:space="preserve">Classification of Clouds Sampled at the Puy de Dôme Station (France) Based on Chemical Measurements and Air Mass History Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crist Amelynck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bert Verreyken</w:t>
+                <w:t xml:space="preserve">Anne-Marie Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, pp.140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11020140⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11 (7), pp.732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11070732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456442v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cézeaux-Aulnat-Opme-Puy De Dôme: a multi-site for the long-term survey of the tropospheric composition and climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of volatile organic compounds during the OCTAVE campaign: sources and distributions of formaldehyde on Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crist Amelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
+                <w:t xml:space="preserve">Bert Verreyken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (6), pp.3413-3445. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-13-3413-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos11020140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883526v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Characterization of Cloudwater Collected at Puy de Dôme by FT-ICR MS Reveals the Presence of SOA Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelica Bianco</w:t>
+                <w:t xml:space="preserve">Cézeaux-Aulnat-Opme-Puy De Dôme: a multi-site for the long-term survey of the tropospheric composition and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Riva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadine Chaumerliac</w:t>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00153⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.3413-3445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-3413-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795877v1</w:t>
+                <w:t xml:space="preserve">hal-02883526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Water Vapor Profiles of the Raman Lidar at the Maïdo Observatory (Reunion Island) Calibrated with Global Navigation Satellite System Integrated Water Vapor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical Characterization of Cloudwater Collected at Puy de Dôme by FT-ICR MS Reveals the Presence of SOA Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Vérèmes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+                <w:t xml:space="preserve">Nadine Chaumerliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos10110713⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (10), pp.2076-2087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02373121v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud Occurrence Frequency at Puy de Dôme (France) Deduced from an Automatic Camera Image Analysis: Method, Validation, and Comparisons with Larger Scale Parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of the Water Vapor Profiles of the Raman Lidar at the Maïdo Observatory (Reunion Island) Calibrated with Global Navigation Satellite System Integrated Water Vapor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vérèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (12), pp.808. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos10120808⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos10110713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454008v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02373121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-year operation of the lidar 1200: from fine-scale tropospheric structures to lower stratospheric water vapor detection</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cloud Occurrence Frequency at Puy de Dôme (France) Deduced from an Automatic Camera Image Analysis: Method, Validation, and Comparisons with Larger Scale Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaou Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cacault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, The 28th International Laser Radar Conference (ILRC 28), Bucharest 2017, 176, pp.05015. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (12), pp.808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201817605015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos10120808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01569600v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Range Transport of Water Channelized through the Southern Subtropical Jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Larroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Nakaema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vérèmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (10), pp.374. </w:t>
@@ -5345,5303 +5345,5303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01883207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal Variation of Aerosol Size Distribution Data at the Puy de Dôme Station with Emphasis on the Boundary Layer/Free Troposphere Segregation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
+                <w:t xml:space="preserve">Two-year operation of the lidar 1200: from fine-scale tropospheric structures to lower stratospheric water vapor detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vérèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos9070244⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, The 28th International Laser Radar Conference (ILRC 28), Bucharest 2017, 176, pp.05015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201817605015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974513v1</w:t>
+                <w:t xml:space="preserve">insu-01569600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Characterization of Cloud Water Samples Collected at the Puy de Dôme (France) by Fourier Transform Ion Cyclotron Resonance Mass Spectrometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edith Nicol</w:t>
+                <w:t xml:space="preserve">Seasonal Variation of Aerosol Size Distribution Data at the Puy de Dôme Station with Emphasis on the Boundary Layer/Free Troposphere Segregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b01964⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (7), pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos9070244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891058v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and Tropospheric Water Vapor Variability and Decadal Trends at Two Supersites of CO-PDD (Cézeaux and Puy de Dôme) in Central France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dani Hadad</w:t>
+                <w:t xml:space="preserve">Molecular Characterization of Cloud Water Samples Collected at the Puy de Dôme (France) by Fourier Transform Ion Cyclotron Resonance Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos9080302⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (18), pp.10275 - 10285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b01964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857444v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-Time Variability of the Rainfall over Sahel: Observation of a Latitudinal Sharp Transition of the Statistical Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duroure</w:t>
+                <w:t xml:space="preserve">Surface and Tropospheric Water Vapor Variability and Decadal Trends at Two Supersites of CO-PDD (Cézeaux and Puy de Dôme) in Central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dani Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Montoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (12), pp.482. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos9120482⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9 (8), pp.302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos9080302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092398v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper Tropospheric Water Vapor Transport from Indian to Sahelian Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouya Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duroure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahya Gour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (10), pp.403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/atmos9100403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric ozone profiles by DIAL at Maïdo Observatory (Reunion Island): system description, instrumental performance and result comparison with ozone external data set</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Duflot</w:t>
+                <w:t xml:space="preserve">Space-Time Variability of the Rainfall over Sahel: Observation of a Latitudinal Sharp Transition of the Statistical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duroure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Posny</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Gour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-10-3359-2017⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (12), pp.482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos9120482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01446459v1</w:t>
+                <w:t xml:space="preserve">hal-02092398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Processing and Variability of Biological Ice Nucleating Particles in Precipitation at Opme, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glwadys Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Peghaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glwadys Pouzet</w:t>
+                <w:t xml:space="preserve">Maxime Aguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Conen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/atmos8110229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case study and climatological analysis of upper tropospheric jet stream and stratosphere-troposphere exchanges using VHF profilers and radionuclide measurements in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pointin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lothon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/JAMC-D-16-0353.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of synoptic circulations and local processes on temperature anomalies at three French observatories.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Tropospheric ozone profiles by DIAL at Maïdo Observatory (Reunion Island): system description, instrumental performance and result comparison with ozone external data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marquestaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Posny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JAMC-D-16-0113.1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.3359-3373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-10-3359-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372848v2</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01446459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evidence of the Feeding of the Free Troposphere with Aerosol Particles from the Mixing Layer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
+                <w:t xml:space="preserve">The influence of synoptic circulations and local processes on temperature anomalies at three French observatories.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Dione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lothon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4209/aaqr.2015.03.0164⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (1), pp.141-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAMC-D-16-0113.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819803v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372848v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-based assessment of the bias and long-term stability of 14 limb and occultation ozone profile data records</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arno Keppens</w:t>
+                <w:t xml:space="preserve">Experimental Evidence of the Feeding of the Free Troposphere with Aerosol Particles from the Mixing Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eija Asmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-9-2497-2016⟩</w:t>
+              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), pp.702-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4209/aaqr.2015.03.0164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01175649v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple subtropical stratospheric intrusions over Reunion Island: Observational, Lagrangian, and Eulerian numerical modeling approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Barthe</w:t>
+                <w:t xml:space="preserve">Ground-based assessment of the bias and long-term stability of 14 limb and occultation ozone profile data records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daan Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christpher Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiji Verhoelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Granville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Keppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JD025330⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (6), pp.2497-2534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-9-2497-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449884v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01175649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water vapor observations up to the lower stratosphere through the Raman lidar during the Maïdo LIdar Calibration Campaign</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Multiple subtropical stratospheric intrusions over Reunion Island: Observational, Lagrangian, and Eulerian numerical modeling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vérèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Porteneuve</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-8-1425-2015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (24), pp.14,414-14,432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JD025330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073965v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Maïdo Lidar Calibration Campaign dedicated to the validation of upper air meteorological parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Courcoux</w:t>
+                <w:t xml:space="preserve">LIDAR Developments at Clermont-Ferrand—France for Atmospheric Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Montoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Vérèmes</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Reveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JRS.9.094099⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (2), pp.3041 - 3069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s150203041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01145508v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIDAR Developments at Clermont-Ferrand—France for Atmospheric Observation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Fréville</w:t>
+                <w:t xml:space="preserve">Water vapor observations up to the lower stratosphere through the Raman lidar during the Maïdo LIdar Calibration Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Dionisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Montoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Reveret</w:t>
+                <w:t xml:space="preserve">Jacques Porteneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (2), pp.3041 - 3069. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.1425-1445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s150203041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-8-1425-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819804v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decadal cirrus clouds climatology from ground-based and spaceborne lidars above the south of France (43.9° N-5.7° E)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Introduction to the Maïdo Lidar Calibration Campaign dedicated to the validation of upper air meteorological parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Chepfer</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Porteneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vérèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-13-6951-2013⟩</w:t>
+              <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.094099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JRS.9.094099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799239v1</w:t>
+                <w:t xml:space="preserve">insu-01145508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïdo observatory: a new high-altitude station facility at Reunion Island (21° S, 55° E) for long-term atmospheric remote sensing and in situ measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A decadal cirrus clouds climatology from ground-based and spaceborne lidars above the south of France (43.9° N-5.7° E)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-6-2865-2013⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (14), pp.6951-6963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-6951-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845146v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Raman lidar at La Reunion (20.8° S, 55.5° E) for monitoring water vapor and cirrus distributions in the subtropical upper troposphere: preliminary analyses and description of a future system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Maïdo observatory: a new high-altitude station facility at Reunion Island (21° S, 55° E) for long-term atmospheric remote sensing and in situ measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Courcoux</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 5 (6), pp.1333-1348. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-5-1333-2012⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 6 (10), pp.2865-2877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-6-2865-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00635877v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One year ozonesonde measurements at Kerguelen Island (49.2°S, 70.1°E): Influence of stratosphere-to-troposphere exchange and long-range transport of biomass burning plumes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Raman lidar at La Reunion (20.8° S, 55.5° E) for monitoring water vapor and cirrus distributions in the subtropical upper troposphere: preliminary analyses and description of a future system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne M. Thompson</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JD016717⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (6), pp.1333-1348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-5-1333-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961629v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine and biomass burning aerosols in the southern Indian Ocean: Retrieval of aerosol optical properties from shipborne lidar and Sun photometer measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">One year ozonesonde measurements at Kerguelen Island (49.2°S, 70.1°E): Influence of stratosphere-to-troposphere exchange and long-range transport of biomass burning plumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yann Courcoux</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Posny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne M. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 116 (D18), pp.D18208. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JD015839⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 117 (D6), pp.D06305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JD016717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961626v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOMOS ozone profile validation using ground-based and balloon sonde measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. P. J. Swart</w:t>
+                <w:t xml:space="preserve">Marine and biomass burning aerosols in the southern Indian Ocean: Retrieval of aerosol optical properties from shipborne lidar and Sun photometer measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Claude</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-10-10473-2010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (D18), pp.D18208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JD015839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470062v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of monsoon depressions in the Southwest Indian Ocean: Synoptic descriptions and stratosphere to troposphere exchange investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feld Elodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroff Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, D17108, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2009JD013390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-00540234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the origin of the distribution of CO in the subtropical southern Indian Ocean in 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Attié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115, pp.D22106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2010JD013994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lagrangian approach to analyse the tropospheric ozone climatology in the tropics: Climatology of stratosphere-troposphere exchange at Reunion Island</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Clain</w:t>
+                <w:t xml:space="preserve">GOMOS ozone profile validation using ground-based and balloon sonde measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. E. van Gijsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. J. Swart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.08.048⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (21), pp.10473-10488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-10-10473-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00431212v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for water monitoring in the upper troposphere with Raman lidar at the Haute-Provence Observatory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A lagrangian approach to analyse the tropospheric ozone climatology in the tropics: Climatology of stratosphere-troposphere exchange at Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georges Durry</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/2009JTECHA1287.1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (7), pp.968-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.08.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408531v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global validation of ENVISAT ozone profiles using lidar measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daan P. J. Swart</w:t>
+                <w:t xml:space="preserve">Methodology for water monitoring in the upper troposphere with Raman lidar at the Haute-Provence Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Durry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01431160902821825⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (10), pp.2149-2160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2009JTECHA1287.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408799v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric ozone climatology at two Southern Hemisphere tropical/subtropical sites, (Reunion Island and Irene, South Africa) from ozonesondes, LIDAR, and in situ aircraft measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Clain</w:t>
+                <w:t xml:space="preserve">Global validation of ENVISAT ozone profiles using lidar measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna A. E. van Gijsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daan P. J. Swart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Leclair de Bellevue</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-9-1723-2009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (15-16), pp.3987-3994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431160902821825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366463v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Note: New ground-based FTIR measurements at Ile de La Réunion: observations, error analysis, and comparisons with independent data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Kruglanski</w:t>
+                <w:t xml:space="preserve">Tropospheric ozone climatology at two Southern Hemisphere tropical/subtropical sites, (Reunion Island and Irene, South Africa) from ozonesondes, LIDAR, and in situ aircraft measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Leclair de Bellevue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 8 (13), pp.3483 - 3508. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-8-3483-2008⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 9 (5), pp.1723-1734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-9-1723-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894046v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropospheric ozone climatology at two southern subtropical sites, (Reunion Island and Irene, South Africa) from ozone sondes, LIDAR, aircraft and in situ measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Leclair de Bellevue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (3), pp.11063-11101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acpd-8-11063-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00328331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Note: New ground-based FTIR measurements at Ile de La Réunion: observations, error analysis, and comparisons with independent data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Senten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kruglanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (13), pp.3483 - 3508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-8-3483-2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328256v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of stratospheric and tropospheric BrO columns from multi-axis DOAS measurements at Reunion Island (21° S, 56° E)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Technical Note: New ground-based FTIR measurements at Ile de La Réunion: observations, error analysis, and comparisons with independent data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Senten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kruglanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (18), pp.4749</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.827-891</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328531v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of stratospheric to tropospheric transport during the tropical cyclone Marlene event</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+                <w:t xml:space="preserve">Retrieval of stratospheric and tropospheric BrO columns from multi-axis DOAS measurements at Reunion Island (21° S, 56° E)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Theys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Roozendael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hendrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Baldy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Diab</w:t>
+                <w:t xml:space="preserve">C. Fayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (18), pp.4749</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00186319v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An instrumented station for the survey of ozone and climate change in the southern tropics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulations of stratospheric to tropospheric transport during the tropical cyclone Marlene event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Leclair de Bellevue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b607762e⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (31), pp.6510-6526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2007.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145015v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures of stratosphere to troposphere transport near deep convective events in the southern subtropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Leclair de Bellevue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Réchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-D. Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 111, pp.D24107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2005JD006947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropopause characteristics over a southern subtropical site, Reunion Island (21°S, 55°E): Using radiosonde-ozonesonde data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An instrumented station for the survey of ozone and climate change in the southern tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jouzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005JD006430⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (10), pp.1020-1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b607762e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01894050v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of ozone and temperature lidar validations performed within the framework of the Network for the Detection of Stratospheric Change</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tropopause characteristics over a southern subtropical site, Reunion Island (21°S, 55°E): Using radiosonde-ozonesonde data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B404256E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 111 (D19), pp.D19111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005JD006430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941152v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh lidar observation of a warm stratopause over a tropical site, Gadanki (13.5° N; 79.2° E)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Baldy</w:t>
+                <w:t xml:space="preserve">Review of ozone and temperature lidar validations performed within the framework of the Network for the Detection of Stratospheric Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Mcdermid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daan Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mcgee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-4-1989-2004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (9), pp.721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B404256E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328371v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the short-time variability of tropical tropospheric ozone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tantely Randriambelo</w:t>
+                <w:t xml:space="preserve">Rayleigh lidar observation of a warm stratopause over a tropical site, Gadanki (13.5° N; 79.2° E)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Baldy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Oltmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-21-2095-2003⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (7), pp.1989-1996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-4-1989-2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329288v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIDAR observations of lower stratospheric aerosols over South Africa linked to large scale transport across the southern subtropical barrier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+                <w:t xml:space="preserve">Investigation of the short-time variability of tropical tropospheric ozone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Randriambelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Oltmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 65 (6), pp.707 - 715. </w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 21 (10), pp.2095-2106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1364-6826(03)00006-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/angeo-21-2095-2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387242v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical study of a tropical cut-off low over South Africa, and its impact on tropospheric ozone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-D. Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 37 (11), pp.1475-1488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10669,802 +10669,802 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Tropospheric O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; distribution over the Indian Ocean during spring 1995 evaluated with a chemistry‐climate model” by A. T. J. de Laat et al.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LIDAR observations of lower stratospheric aerosols over South Africa linked to large scale transport across the southern subtropical barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2000JD900470⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 65 (6), pp.707 - 715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1364-6826(03)00006-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941166v1</w:t>
+                <w:t xml:space="preserve">hal-01387242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical cirrus clouds : a possible sink for ozone</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Comment on “Tropospheric O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; distribution over the Indian Ocean during spring 1995 evaluated with a chemistry‐climate model” by A. T. J. de Laat et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Randriambelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ancellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/1999GL010898⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 106 (D1), pp.1365-1368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2000JD900470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941388v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of biomass burning, convective venting, and transport on tropospheric ozone over the Indian Ocean: Reunion Island field observations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Baldy</w:t>
+                <w:t xml:space="preserve">Tropical cirrus clouds : a possible sink for ozone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 105 (D9), pp.11813-11832. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 27 (15), pp.2233-2236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/1999JD901097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/1999GL010898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941394v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planetary-scale tropopause folds in the southern subtropics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of biomass burning, convective venting, and transport on tropospheric ozone over the Indian Ocean: Reunion Island field observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Randriambelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/1999GL010788⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 105 (D9), pp.11813-11832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1999JD901097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01411556v1</w:t>
+                <w:t xml:space="preserve">hal-04941394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical cyclone Marlene and stratosphere‐troposphere exchange</w:t>
+                <w:t xml:space="preserve">Planetary-scale tropopause folds in the southern subtropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Baldy</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 104 (D11), pp.13953 - 13970. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 27 (3), pp.353-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/1999jd900028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/1999GL010788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941415v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01411556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and evaluation of a tropospheric ozone lidar implemented on an existing lidar in the southern subtropics</w:t>
+                <w:t xml:space="preserve">Tropical cyclone Marlene and stratosphere‐troposphere exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Randriambelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 38 (33), pp.6808. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 104 (D11), pp.13953 - 13970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.38.006808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/1999jd900028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941407v1</w:t>
+                <w:t xml:space="preserve">hal-04941415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case study of extreme tropospheric ozone contamination in the tropics using in‐situ, satellite and meteorological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Randriambelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bremaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11518,167 +11518,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Description and evaluation of a tropospheric ozone lidar implemented on an existing lidar in the southern subtropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Porteneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38 (33), pp.6808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.38.006808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Subtropical tropopause break as a possible stratospheric source of ozone in the tropical troposphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. G. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Bessafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 60 (1), pp.27-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1364-6826(97)00116-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11688,5762 +11822,5762 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’un Réseau de Neurones Convolutifs (CNN) pour la classification des spores fongiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Larouère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre AuDACES (Auvergne Développement d'Applications et Calcul en Environnement Scientifique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emmanuel Delage, Jun 2025, Clermont-Ferrand (Université Clermont Auvergne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons of radiosonde water vapor measurements with ECMWF ERA-5 and contrails observations above Clermont-Ferrand (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidy Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Montoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-10040, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04597174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and biological signatures of water and fluxes from clouds to rivers at the watershed level in a natural context.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Labed-Veydert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Judon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Leremboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna (AUSTRIA), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clouds boost microbial activity in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning of microbial cells between clouds and precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Besaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-2876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the water cycle in the UT/LS with Raman lidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vérèmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Dionisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th SPIE Asia-Pacific Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01302069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water vapor profiles up to the UT/LS from Raman lidar at Reunion Island (21°S, 55°E) : technical description, data processing and comparison with sondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vérèmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Dionisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 27th International Laser Radar Conference (ILRC 27)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, New York, United States. pp.05004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201611905004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01176071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport and physico-chemical impact of trace gases and aerosols over Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Posny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.EGU2013--1319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'implication de l'OPAR (Observatoire de Physique de l'Atmosphère de la Réunion) dans ROSEA (Réseau d'Observatoires pour la Surveillance de l'Eau Atmosphérique)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Coulomb</w:t>
+                <w:t xml:space="preserve">LIDAR Raman pour la mesure de la vapeur d'eau dans la haute troposphère et la basse stratosphère destiné à la station du Maïdo (Ile de la Réunion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Porteneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du Sirta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Atelier Expérimentation et Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968053v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIDAR Raman pour la mesure de la vapeur d'eau dans la haute troposphère et la basse stratosphère destiné à la station du Maïdo (Ile de la Réunion)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Courcoux</w:t>
+                <w:t xml:space="preserve">L'implication de l'OPAR (Observatoire de Physique de l'Atmosphère de la Réunion) dans ROSEA (Réseau d'Observatoires pour la Surveillance de l'Eau Atmosphérique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Porteneuve</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Expérimentation et Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du Sirta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968048v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Results From the New TCCON Station at Réunion Island</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Station d'observation atmosphérique du Maïdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Porteneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2013--12806</w:t>
+              <w:t xml:space="preserve">Atelier Expérimentation et Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965492v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROSEA : Réseau d'Observatoires pour la Surveillance et l'Exploration de l'Atmosphère</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hoareau</w:t>
+                <w:t xml:space="preserve">The First Results From the New TCCON Station at Réunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kumps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Scolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du Sirta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">9th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2013--12806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968044v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Station d'observation atmosphérique du Maïdo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">ROSEA : Réseau d'Observatoires pour la Surveillance et l'Exploration de l'Atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Expérimentation et Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du Sirta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968049v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twenty years of ozonesonde measurements at La Reunion Island Instrumental evolution and tropospheric ozone trends between 1992 and 2012.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Posny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigel Kivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quadiennal Ozone Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Toronto, Canada. pp.ID:5933</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decadal cirrus climatology with lidar at midlatitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.13695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozonesonde measurements at La Reunion Island (21°S 55.5°E): historical evolution, instrumental discussion and tropospheric ozone trends between 1992 and 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Posny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second tropospheric ozone workshop : Tropospheric ozone changes: Observations, state of understanding, and model performances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Toulouse, France. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New TCCON compliant measurements at Ile de La Réunio</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Ozonesonde Measurements at Kerguelen Island (49.2°S 70.1°E) Radiosondages Ozone Complementaires aux Kerguelen ROCK campaign 2008-2009 (Polar International Year - IPEV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Posny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kirgis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.EGU2011--13967</w:t>
+              <w:t xml:space="preserve">NDACC symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Saint-Paul, pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965489v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Observatoire de Physique de l'Atmosphère de la Réunion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures d'ozone par radiosondage à l'île de La Réunion (21°S 55.5°E) : évolution historique, discussion expérimentale et tendances de l'ozone troposphérique entre 1992 et 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Posny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Gabarrot</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du Sirta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Ateliers Prévision Recherche Météo-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Saint Denis, La, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968045v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures d'ozone par radiosondage à l'île de La Réunion (21°S 55.5°E) : évolution historique, discussion expérimentale et tendances de l'ozone troposphérique entre 1992 et 2011</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'Observatoire de Physique de l'Atmosphère de la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentin Duflot</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gabarrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers Prévision Recherche Météo-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Saint Denis, La, La Réunion</w:t>
+              <w:t xml:space="preserve">Journée scientifique du Sirta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968051v1</w:t>
+                <w:t xml:space="preserve">hal-00968045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Ozonesonde Measurements at Kerguelen Island (49.2°S 70.1°E) Radiosondages Ozone Complementaires aux Kerguelen ROCK campaign 2008-2009 (Polar International Year - IPEV)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Analyse des mesures du projet ROCK (Radiosondages Ozone Complémentaires aux Kerguelen)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Posny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDACC symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Saint-Paul, pp.En ligne</w:t>
+              <w:t xml:space="preserve">Programme IPEV209, Année Polaire Internationale, Ateliers Prévision Recherche Météo-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Saint Denis, La, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968038v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des mesures du projet ROCK (Radiosondages Ozone Complémentaires aux Kerguelen)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
+                <w:t xml:space="preserve">New TCCON compliant measurements at Ile de La Réunio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Merlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Scolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme IPEV209, Année Polaire Internationale, Ateliers Prévision Recherche Météo-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Saint Denis, La, Réunion</w:t>
+              <w:t xml:space="preserve">8th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.EGU2011--13967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968054v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Atmospheric Observatory of Reunion Island and the Maïdo Facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabarrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDACC symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Saint-Paul, Réunion. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the tropospheric ozone distribution at Kerguelen island (49°S, 69°E) in 2008-2009</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Tropospheric ozone observations and analysis in South West of Indian Ocean (Reunion and Kerguelen Islands)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Posny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.EGU2011--10048</w:t>
+              <w:t xml:space="preserve">NDACC symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Saint-Paul, Réunion. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965490v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric ozone observations and analysis in South West of Indian Ocean (Reunion and Kerguelen Islands)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the tropospheric ozone distribution at Kerguelen island (49°S, 69°E) in 2008-2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Posny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDACC symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Saint-Paul, Réunion. pp.En ligne</w:t>
+              <w:t xml:space="preserve">8th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.EGU2011--10048</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965504v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOERE ROSEA : Réseau d'Observatoires pour la Surveillance et l'Exploration de l'Atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du Sirta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'implication de l'OPAR (Observatoire de Physique de l'Atmosphère de la Réunion) dans ROSEA (Réseau d'Observatoires pour la Surveillance de l'Eau Atmosphérique)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-Term Multi-Mission Validation of Ozone and Temperature Profiles by the Validation with Lidar (VALID) Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. E. van Gijsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. J. Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -L. Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévisibilité du Climat Tropical, Centre international de Conférence de Météo-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Proceedings of ESA Living Planet Symposium 2010. ESA SP-286</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bergen (NO), Norway. pp.id.294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968047v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observations of low-level dynamics over Reunion Island using UHF wind-profiler data over one year</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'implication de l'OPAR (Observatoire de Physique de l'Atmosphère de la Réunion) dans ROSEA (Réseau d'Observatoires pour la Surveillance de l'Eau Atmosphérique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium for the Advancement of Boundary Layer Remote Sensing (ISARS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.En ligne</w:t>
+              <w:t xml:space="preserve">Prévisibilité du Climat Tropical, Centre international de Conférence de Météo-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965481v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring water vapour in the upper troposphere with Raman lidar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+                <w:t xml:space="preserve">First observations of low-level dynamics over Reunion Island using UHF wind-profiler data over one year</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Lester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gheusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASAS 26th Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Gariep Dam, South Africa. pp.55--56</w:t>
+              <w:t xml:space="preserve">15th International Symposium for the Advancement of Boundary Layer Remote Sensing (ISARS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965512v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass burning aerosols in the southern Indian Ocean: Retrieval of optical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Delmas</w:t>
+                <w:t xml:space="preserve">Monitoring water vapour in the upper troposphere with Raman lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Porteneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASAS 26th Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Gariep Dam, South Africa. pp.32--33</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Gariep Dam, South Africa. pp.55--56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965511v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Statistical Study of subtropical water vapor profiles from Raman LIDAR at La Reunion (21°S, 55°E) over the period 2002-2005</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Porteneuve</w:t>
+                <w:t xml:space="preserve">Biomass burning aerosols in the southern Indian Ocean: Retrieval of optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Laser Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, St Petersburg, Russia. pp.S10P- 06</w:t>
+              <w:t xml:space="preserve">SASAS 26th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Gariep Dam, South Africa. pp.32--33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965483v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Multi-Mission Validation of Ozone and Temperature Profiles by the Validation with Lidar (VALID) Project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Claude</w:t>
+                <w:t xml:space="preserve">Preliminary Statistical Study of subtropical water vapor profiles from Raman LIDAR at La Reunion (21°S, 55°E) over the period 2002-2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goutail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Porteneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ESA Living Planet Symposium 2010. ESA SP-286</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Bergen (NO), Norway. pp.id.294</w:t>
+              <w:t xml:space="preserve">25th International Laser Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, St Petersburg, Russia. pp.S10P- 06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115167v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropospheric ozone and stratosphere-to-troposphere exchange in the Southern Indian Ocean and South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Posny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASAS 26th Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Gariep Dam, South Africa. pp.3--4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-series of biomass burning products from ground-based FTIR measurements at Reunion Island (21°S, 55°E) and comparisons with the CTM IMAGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Dils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Senten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienna, Austria. pp.4751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the origin of the distribution of CO in the subtropical Southern Indian Ocean in 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Dils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Attié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASAS 26th Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Gariep Dam, South Africa. pp.32--33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of biomass burning aerosols absorption properties over the Southern Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Laser Radar Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, St Petersburg, Russia. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Atmospheric Observatory of Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASAS 26th Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Gariep Dam, South Africa. pp.25--26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite validation with lidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. E. van Gijsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. P. J. Swart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of halogens, CO, CH4, and H2CO at Ile de La Réunion from ground-based FTIR and MAXDOAS campaign measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of stratospheric intrusions in the troposphere with a lagrangian approach at Reunion Island (Southern Subtropics, Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th general Assembly of SCOUT-O3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">International Global Atmospheric Chemistry Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Annecy, France. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965485v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of stratospheric intrusions in the troposphere with a lagrangian approach at Reunion Island (Southern Subtropics, Indian Ocean)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Stratosphere-troposphere exchange study in the Southern subtropics using experimental data, trajectory and Reverse Domain Filling calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gabarrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Global Atmospheric Chemistry Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Annecy, France. pp.En ligne</w:t>
+              <w:t xml:space="preserve">SPARC 4th General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Bologna, Italy. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965503v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratosphere-troposphere exchange study in the Southern subtropics using experimental data, trajectory and Reverse Domain Filling calculations</w:t>
+                <w:t xml:space="preserve">L'OPAR (Observatoire de Physique de l'Atmosphère de la Réunion), un site privilégié pour l'étude de l'atmosphère tropicale : parc instrumental, résultats scientifiques et projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARC 4th General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Bologna, Italy. pp.En ligne</w:t>
+              <w:t xml:space="preserve">Atelier Instrumentation et Expérimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965514v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'OPAR (Observatoire de Physique de l'Atmosphère de la Réunion), un site privilégié pour l'étude de l'atmosphère tropicale : parc instrumental, résultats scientifiques et projets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Metzger</w:t>
+                <w:t xml:space="preserve">Observations of halogens, CO, CH4, and H2CO at Ile de La Réunion from ground-based FTIR and MAXDOAS campaign measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ferré</w:t>
+                <w:t xml:space="preserve">François Hendrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Vanhaelewyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Instrumentation et Expérimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4th general Assembly of SCOUT-O3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968050v1</w:t>
+                <w:t xml:space="preserve">hal-00965485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télédétection Appliquée à l'Observation de l'Atmosphère : région tropicale de l'hémisphère sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIèmes Journées Scientifiques du Réseau Télédétection de l'AUF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Antananarivo, Madagascar. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropospheric ozone trends in the southern subtropics (Reunion Island and South Africa) based on radiosondes linear regression analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Leclair de Bellevue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Posny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Global Atmospheric Chemistry Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Annecy, Afghanistan. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone climatology in the southern subtropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Leclair de Bellevue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPARC 4th General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Bologna, Italy. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of GOMOS Ozone Profiles Using NDSC Lidar: Statistical Comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENVISAT Validation Workshop (ESA SP-531)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Frascati, Italy. pp.10.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NDSC Ozone and Temperature LIDAR Algorithm Intercomparison Initiative (A2I): Project Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. S. Mcdermid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. von Der Gathen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Immler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Laser Radar Conference (ILRC 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Matera, Italy. pp.881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatology of the upper troposphere with lidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Goldfarb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Riedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Asia-Pacific Environmental Remote Sensing: Remote Sensing of the Atmosphere, Ocean, Environment and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Hangzhou, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.466505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17453,779 +17587,779 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BASIC-Evolution : Une filière AERIS générant les profils verticaux aérosol par combinaison de données lidar, photométriques et in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Popovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goloub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ans du pôle AERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, PARIS, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidar ratio calculations from in situ aerosol optical, microphysical and chemical measurements: observations at puy de Dôme, France and analysis with CALIOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Montoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kruthika Eswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTRIS Science Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04626234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement Campaign RACLET -Exploring the Composition and Reactivity of Organic Matter in Cloud Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junteng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Sino-French Joint Workshop on Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Bordeaux (Gironde), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POSTER : Modélisation de la dispersion de l’espèce invasive Spathodea campanulata [Bignoniaceae] sur les îles de la Société (Polynésie française) : bridgehead effect et représentations sociétales – Résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chadeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de restitution des PEPS, CNRS-INEE.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Paris - CNRS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GT Précipitation (SIRTA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Banson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SIRTA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Palaiseau, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01657474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïdo facility at Reunion Island : Lidar developments for UTLS subtropical investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Porteneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Laser Radar Conference (ILRC 26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Porto Heli, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18235,383 +18369,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial contribution to nitrogen processing in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mathonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariline Théveniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free amino acids quantification in cloud water at the puy de Dôme station (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Brissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Leremboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into tropical cloud chemistry at Reunion Island (Indian Ocean): results from the BIO-MAÏDO campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaïtilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18621,100 +18755,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des transferts stratosphère-troposphère en bordure sud de la zone tropicale et impact sur le bilan d'ozone troposphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université Pierre et Marie Curie - Paris VI, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00361213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18724,105 +18858,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution au développement d'une station d'observation de l'Atmosphère à la Réunion et à l'étude de l'ozone troposphérique en région tropicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université de la Réunion, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00375241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId513"/>
+      <w:footerReference w:type="default" r:id="rId515"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18969,51 +19103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593717v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Ghasemifar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ur Rashid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Almazroui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2026.108937" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529856v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dommange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2026.108886" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539892v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Diarra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Montoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2026-482" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488144v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mandija" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunya Alraddawi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdanour Irbah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarkissian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs18020210" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05592404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mariaccia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pietras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202636209011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fr&#233;ville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peyrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2025.108500" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2025.108516" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344245v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duchaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Le Bras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dumais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Turgeon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180726" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Brigante" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c03787" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05308225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheusi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duflot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jd043850" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040252v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grzegorczyk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041258" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arteaga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tridon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107471" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377430v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169567" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04576127v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salignat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Rissanen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Iyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-3785-2024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845898v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noirmain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167746" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04578994v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brugere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1372931" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larrue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2839" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04300300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle P&#233;guilhan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veillette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161264" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306116v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Causse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buisson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14121726" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062899" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04232928v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kruthika Eswaran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chauvign&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2023.107043" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03898615v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0060" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777980v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevassus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00149" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04064549v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cacault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-5729-2022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566407v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jd035570" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03610690v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Brissy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Jaber" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2467-2022" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543373v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-505-2022" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806312v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab144" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463960v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doiteau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Dournaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12081075" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027251v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070732" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456442v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist Amelynck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verreyken" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11020140" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795877v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribeiro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00153" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02373121v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;r&#232;mes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10110713" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454008v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaou Bah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10120808" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01569600v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817605015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01883207v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Larroza" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Nakaema" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9100374" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974513v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9070244" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891058v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vaitilingom" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01964" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857444v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Hadad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9080302" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092398v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duroure" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Gour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9120482" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092404v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouya Diop" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9100403" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01446459v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquestaut" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Posny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-3359-2017" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654874v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glwadys Pouzet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peghaire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agu&#232;s" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Conen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8110229" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01635322v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pointin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0353.1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-01372848v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Dione" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0113.1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819803v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0164" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01175649v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Hubert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christpher Lambert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiji Verhoelst" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Granville" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Keppens" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-2497-2016" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449884v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025330" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073965v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dionisi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Porteneuve" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-1425-2015" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145508v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.9.094099" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819804v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reveret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150203041" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799239v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chepfer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-6951-2013" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845146v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Portafaix" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2865-2013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635877v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-1333-2012" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961629v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Thompson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016717" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961626v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD015839" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470062v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. E. van Gijsel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. J. Swart" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claude" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10473-2010" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00540234v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feld Elodie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroff Philippe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD013390" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561389v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dils" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Mazi&#232;re" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD013994" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431212v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.08.048" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PJ13N0S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408531v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JTECHA1287.1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408799v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna A. E. van Gijsel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan P. J. Swart" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fehr" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160902821825" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366463v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diab" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leclair de Bellevue" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-1723-2009" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894046v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Senten" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hermans" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kruglanski" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-3483-2008" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328331v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-8-11063-2008" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328256v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328531v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Theys" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Roozendael" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hendrick" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fayt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186319v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Baldy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2007.04.040" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8FTVGR3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145015v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leveau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouzel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b607762e" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133426v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;chou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-D. Diab" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006947" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894050v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkataraman Sivakumar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006430" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XW6ZQ03M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941152v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mcdermid" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Swart" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mcgee" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Godin-Beekmann" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B404256E" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328371v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-4-1989-2004" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329288v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Randriambelo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Thompson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oltmans" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-21-2095-2003" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387242v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-6826(03)00006-3" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136961v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(02)00999-8" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941166v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Randriambelo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baldy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ancellet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JD900470" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941388v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roumeau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#233;maud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL010898" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941394v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD901097" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01411556v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daniel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL010788" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941415v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999jd900028" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941407v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.006808" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941412v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bremaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cautenet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999gl900229" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539895v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Taupin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-6826(97)00116-8" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/104B251AE9614EEA1C48E02A5035B09EF9593DE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591493v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Larou&#232;re" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04597174v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Peyrin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10040" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149910v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labed-Veydert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Judon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voyard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6760" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149919v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5151" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004047v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Mas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2876" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01302069v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176071v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611905004" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965472v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Mazi&#232;re" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968053v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulomb" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968048v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delarue" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965492v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Desmet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hermans" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumps" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scolas" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968044v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968049v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965506v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Metzger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigel Kivi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965493v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965513v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965489v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Merlaud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Scolas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968045v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabarrot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968051v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968038v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kirgis" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968054v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonne" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965505v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ferre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965490v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bonne" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965504v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968052v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupont" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968047v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965481v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lester" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gheusi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965512v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965511v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965483v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goutail" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115167v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Baray" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bencherif" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965508v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965487v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vigouroux" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Dils" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#252;ller" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Senten" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965510v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965482v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965509v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196879v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Claude" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965485v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hendrick" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Vanhaelewyn" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Smedt" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965503v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965514v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968050v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ferr&#233;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968041v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968037v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968040v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331770v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pinsard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155169v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Mcdermid" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Der Gathen" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ller" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Immler" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633102v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Goldfarb" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riedinger" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.466505" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462330v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aubert" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T&#233;tard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popovici" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pascal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04626234v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04793580v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959943v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01657474v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chazottes" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723245v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346774v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mathonat" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Th&#233;veniot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409641v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409642v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361213v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00375241v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593717v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Ghasemifar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ur Rashid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Almazroui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2026.108937" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529856v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dommange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2026.108886" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614917v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunya Alraddawi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mandija" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs18081144" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Diarra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Montoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2026-482" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdanour Irbah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarkissian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs18020210" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289903v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fr&#233;ville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peyrin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2025.108500" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05592404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mariaccia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pietras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202636209011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2025.108516" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344245v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duchaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Le Bras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dumais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Turgeon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180726" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249485v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nibert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Brigante" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c03787" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05308225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheusi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duflot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tulet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jd043850" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freney" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grzegorczyk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041258" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arteaga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tridon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107471" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377430v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169567" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04576127v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salignat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Rissanen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Iyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-3785-2024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845898v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noirmain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167746" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04578994v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brugere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1372931" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04300300v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle P&#233;guilhan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veillette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161264" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larrue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2839" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306116v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Causse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buisson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14121726" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750514v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062899" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04232928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kruthika Eswaran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chauvign&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2023.107043" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03898615v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0060" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777980v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevassus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00149" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04064549v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cacault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-5729-2022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jd035570" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03610690v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Brissy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Jaber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2467-2022" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543373v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-505-2022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806312v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab144" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463960v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doiteau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Dournaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12081075" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027251v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070732" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456442v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist Amelynck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verreyken" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11020140" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795877v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribeiro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00153" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02373121v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;r&#232;mes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10110713" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454008v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaou Bah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10120808" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01883207v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Larroza" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Nakaema" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9100374" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01569600v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817605015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974513v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9070244" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891058v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vaitilingom" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01964" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857444v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Hadad" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9080302" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092404v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouya Diop" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duroure" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Gour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9100403" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092398v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9120482" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654874v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glwadys Pouzet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peghaire" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agu&#232;s" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Conen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8110229" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01635322v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pointin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0353.1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01446459v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquestaut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Posny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-3359-2017" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-01372848v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Dione" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0113.1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819803v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0164" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01175649v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Hubert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christpher Lambert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiji Verhoelst" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Granville" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Keppens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-2497-2016" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449884v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025330" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819804v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reveret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150203041" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073965v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dionisi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Porteneuve" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-1425-2015" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145508v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.9.094099" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799239v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chepfer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-6951-2013" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845146v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Portafaix" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2865-2013" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635877v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-1333-2012" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961629v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Thompson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016717" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961626v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD015839" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00540234v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feld Elodie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroff Philippe" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD013390" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561389v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dils" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Mazi&#232;re" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD013994" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470062v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. E. van Gijsel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. J. Swart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claude" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10473-2010" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431212v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.08.048" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PJ13N0S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408531v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JTECHA1287.1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408799v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna A. E. van Gijsel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan P. J. Swart" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fehr" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160902821825" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366463v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diab" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leclair de Bellevue" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-1723-2009" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328331v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-8-11063-2008" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894046v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Senten" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hermans" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kruglanski" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-3483-2008" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328256v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328531v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Theys" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Roozendael" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hendrick" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fayt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186319v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Baldy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2007.04.040" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8FTVGR3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133426v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;chou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-D. Diab" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006947" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145015v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leveau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouzel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b607762e" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894050v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkataraman Sivakumar" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006430" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XW6ZQ03M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941152v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mcdermid" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Swart" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mcgee" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Godin-Beekmann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B404256E" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328371v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-4-1989-2004" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329288v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Randriambelo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Thompson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oltmans" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-21-2095-2003" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136961v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(02)00999-8" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387242v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-6826(03)00006-3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941166v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Randriambelo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baldy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ancellet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JD900470" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941388v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roumeau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#233;maud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL010898" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941394v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD901097" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01411556v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daniel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL010788" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941415v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999jd900028" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941412v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bremaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cautenet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999gl900229" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941407v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.006808" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539895v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Taupin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-6826(97)00116-8" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/104B251AE9614EEA1C48E02A5035B09EF9593DE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591493v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Larou&#232;re" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04597174v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Peyrin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10040" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149910v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labed-Veydert" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Judon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voyard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6760" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149919v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5151" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004047v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Mas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2876" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01302069v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176071v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611905004" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965472v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Mazi&#232;re" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968048v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delarue" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968053v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulomb" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968049v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965492v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Desmet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hermans" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumps" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scolas" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968044v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965506v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Metzger" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigel Kivi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965493v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965513v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968038v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kirgis" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968051v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968045v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabarrot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968054v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonne" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965489v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Merlaud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Scolas" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965505v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ferre" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965504v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965490v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bonne" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968052v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupont" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115167v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Baray" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bencherif" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968047v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965481v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lester" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gheusi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965512v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965511v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965483v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goutail" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965508v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965487v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vigouroux" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Dils" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#252;ller" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Senten" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965510v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965482v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965509v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196879v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Claude" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965503v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965514v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968050v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ferr&#233;" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965485v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hendrick" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Vanhaelewyn" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Smedt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968041v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968037v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968040v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331770v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pinsard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155169v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Mcdermid" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Der Gathen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ller" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Immler" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633102v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Goldfarb" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riedinger" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.466505" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462330v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aubert" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T&#233;tard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popovici" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pascal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04626234v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04793580v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959943v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01657474v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chazottes" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723245v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346774v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mathonat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Th&#233;veniot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409641v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409642v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361213v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00375241v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>