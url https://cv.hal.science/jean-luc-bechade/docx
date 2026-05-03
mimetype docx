--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -1033,173 +1033,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of oxide volume fraction on abnormal growth of nanostructured ferritic steels during non-isothermal treatments: An in situ study</w:t>
+                <w:t xml:space="preserve">In situ characterization of microstructural instabilities: Recovery, recrystallization and abnormal growth in nanoreinforced steel powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Boulnat</w:t>
+                <w:t xml:space="preserve">N. Sallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sallez</w:t>
+                <w:t xml:space="preserve">X Boulnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Dadé</w:t>
+                <w:t xml:space="preserve">A. Borbély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">András Borbély</w:t>
+                <w:t xml:space="preserve">J.L. Béchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Béchade</w:t>
+                <w:t xml:space="preserve">D. Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 97 (1), pp.124-130. </w:t>
+              <w:t xml:space="preserve">, 2015, 87, pp.377-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.11.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218295v1</w:t>
+                <w:t xml:space="preserve">hal-01218297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications of structural and physical properties induced by swift heavy ions in Gd2Ti2O7 and Y2Ti2O7 pyrochlores</w:t>
               </w:r>
@@ -1325,173 +1325,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01186704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ characterization of microstructural instabilities: Recovery, recrystallization and abnormal growth in nanoreinforced steel powder</w:t>
+                <w:t xml:space="preserve">Influence of oxide volume fraction on abnormal growth of nanostructured ferritic steels during non-isothermal treatments: An in situ study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sallez</w:t>
+                <w:t xml:space="preserve">Xavier Boulnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Boulnat</w:t>
+                <w:t xml:space="preserve">Nicolas Sallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Borbély</w:t>
+                <w:t xml:space="preserve">Mickaël Dadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Béchade</w:t>
+                <w:t xml:space="preserve">András Borbély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fabrègue</w:t>
+                <w:t xml:space="preserve">Jean Luc Béchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 87, pp.377-389. </w:t>
+              <w:t xml:space="preserve">, 2015, 97 (1), pp.124-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.11.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218297v1</w:t>
+                <w:t xml:space="preserve">hal-01218295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron radiation investigations of microstructural evolutions of ODS steels and Zr-based alloys irradiated in nuclear reactors</w:t>
               </w:r>
@@ -2019,260 +2019,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00716308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XRD investigation of ion irradiated Ti3Si0.90Al0.10C2</w:t>
+                <w:t xml:space="preserve">Nanoindentation investigation of heavy ion irradiated Ti3(SiAl)C2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.M. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Flem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Onimus</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Béchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cozzika</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 268, pp.506-512</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 401, pp.149-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461683v1</w:t>
+                <w:t xml:space="preserve">hal-00503030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoindentation investigation of heavy ion irradiated Ti3(SiAl)C2</w:t>
+                <w:t xml:space="preserve">XRD investigation of ion irradiated Ti3Si0.90Al0.10C2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.M. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Flem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Béchade</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Béchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onimus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Monnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Cozzika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 401, pp.149-153</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 268, pp.506-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00503030v1</w:t>
+                <w:t xml:space="preserve">hal-00461683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strains, stresses and elastic properties in polycrystalline metallic thin films: in situ deformation combined with x-ray diffraction and simulation experiments</w:t>
               </w:r>
@@ -2674,381 +2674,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localization phenomena associated with static and dynamic strain ageing in notched specimens: experiments and finite element simulations.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the béta-&amp;gt;alpha variant selection for a zircalloy-4 rod heated to the béta transus in presence or not of an axial tensile stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bechade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 387, pp.181-185</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 328, pp.137-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018967v1</w:t>
+                <w:t xml:space="preserve">hal-00111748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the béta-&amp;gt;alpha variant selection for a zircalloy-4 rod heated to the béta transus in presence or not of an axial tensile stress</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.L. Bechade</w:t>
+                <w:t xml:space="preserve">A statistical TEM investigation of dislocation channeling mechanism in neutron irradiated zirconium alloys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Onimus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Béchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Prioul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 328, pp.137-145</w:t>
+              <w:t xml:space="preserve">, 2004, 328, pp.165-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111748v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical TEM investigation of dislocation channeling mechanism in neutron irradiated zirconium alloys.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.L. Béchade</w:t>
+                <w:t xml:space="preserve">Strain localization phenomena associated with static and dynamic strain ageing in notched specimens: experiments and finite element simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Strudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Prioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 328, pp.165-179</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 387, pp.181-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019077v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydride embrittlement and irradiation effects on the hoop mechanical properties of pressurized water reactor (PWR) and boiling-water reactor (BWR) ZIRCALOY cladding tubes: Part II. Morphology of hydrides investigated at different magnifications and their interaction with the processes of plastic deformation</w:t>
               </w:r>
@@ -3060,51 +3060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miléna Veleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Arsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Béchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3170,281 +3170,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the b/a phase transformation of Zy-4 in presence of applied stresses at heating. Analysis of the inherited microstructures and textures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gey</w:t>
+                <w:t xml:space="preserve">Analysis of the monoclinic–tetragonal phase transition of zirconia under irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gautier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.L. Bechade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chevarier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 302, pp.175-184</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 300 (1), pp.27-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3115(01)00701-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111698v1</w:t>
+                <w:t xml:space="preserve">hal-05367523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the monoclinic–tetragonal phase transition of zirconia under irradiation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Study of the b/a phase transformation of Zy-4 in presence of applied stresses at heating. Analysis of the inherited microstructures and textures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bechade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 300 (1), pp.27-38. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 302, pp.175-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3115(01)00701-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05367523v1</w:t>
+                <w:t xml:space="preserve">hal-00111698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on the zirconia phase transition under irradiation</w:t>
               </w:r>
@@ -3456,64 +3456,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Bechade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chevarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4583,51 +4583,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La metallurgie quel avenir!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04600890v1</w:t>
+                <w:t xml:space="preserve">cea-02442319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizations with the MARS beamline (synchrotron SOLEIL) of materials irradiated in nuclear reactors</w:t>
               </w:r>
@@ -4704,271 +4704,271 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La metallurgie quel avenir!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02442319v1</w:t>
+                <w:t xml:space="preserve">cea-04600890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XAFS investigations of Y-Ti-enriched nanometric oxides in ODS ferritic steels after neutron irradiation in Experimental Reactors</w:t>
+                <w:t xml:space="preserve">Simultaneous DAFS and XAFS analyses to evidence the Y- and Ti-species in nano-structured ODS steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Bechade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Conradson</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Thiaudiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Fusion Reactor Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Aix-La-Chapelle, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">10th Soleil Users' Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Saint Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02492576v1</w:t>
+                <w:t xml:space="preserve">cea-02492579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous DAFS and XAFS analyses to evidence the Y- and Ti-species in nano-structured ODS steels</w:t>
+                <w:t xml:space="preserve">XAFS investigations of Y-Ti-enriched nanometric oxides in ODS ferritic steels after neutron irradiation in Experimental Reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Bechade</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Conradson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cammelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béchade Jean-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Thiaudiere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Soleil Users' Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Saint Aubin, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Fusion Reactor Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Aix-La-Chapelle, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02492579v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02492576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic and microscopic determinations of residual stresses in thin Oxide Dispersion Strengthened steel tubes</w:t>
               </w:r>
@@ -5078,342 +5078,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White beam microdiffraction experiments for the determination of the local plastic behaviour of polycrystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation et modélisation des phénomènes de vieillissement dans les alliages de zirconium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Strudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Prioul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Béchade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th European Conference on Residual Stresses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585957v1</w:t>
+                <w:t xml:space="preserve">hal-00144463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation des phénomènes de vieillissement dans les alliages de zirconium</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">White beam microdiffraction experiments for the determination of the local plastic behaviour of polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bechade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France. 5 p</w:t>
+              <w:t xml:space="preserve">The 7th European Conference on Residual Stresses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00144463v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the bêta-&amp;gt;alpha Variant Selection in a Zy-4 Rod by Means of Specific Crystal Orientation Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gey</w:t>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Humbert</w:t>
+                <w:t xml:space="preserve">E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bechade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France-Russia seminar "New achievements in Materials Science" Nancy les 27-29 Octobre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5438,90 +5438,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the beta to alpha variant selection in a Zy-4 rod by means of specific crystal orientation maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gey</w:t>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Humbert</w:t>
+                <w:t xml:space="preserve">E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bechade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées "Texture et Microscopie" du 20 au 21 juin 2002 à Metz (poster)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5546,90 +5546,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the béta to alpha variant selection in a Zr4 rod by means of specific crystal orientation maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gey</w:t>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Humbert</w:t>
+                <w:t xml:space="preserve">E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bechade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.1759-1764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5816,51 +5816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05328752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tenc&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meslin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121502" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03350631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Buggenhoudt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schuler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Chun Fu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bechade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.063401" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Helene Puichaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Chniouel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lomello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouesne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouesne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hamon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.109971" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01488896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brachet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hamon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vandenberghe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.03.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Souli&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crocombette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chartier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Sellami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.08.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF7QRGSM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626191v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sattonnay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cammelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sellami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.224109" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218295v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sallez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dad&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc B&#233;chade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3CGVQT4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01186704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.07.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-760TQP9C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218297v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sallez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borb&#233;ly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. B&#233;chade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.11.051" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBG5V4FN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02384265v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Cammelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schlutig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sitaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.74" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273199v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier&#8239;lorenzo Solari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2013-2241" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Auzoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Brachet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.04.039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716308v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tournadre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onimus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. B&#233;chade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gilbon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Clou&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.11.061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CTLFGR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461683v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Flem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cozzika" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503030v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007327v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.735" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02360115v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Bechade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duguay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilvin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.07.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L80GNTN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Graff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Strudel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prioul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2005.02.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50RBLQN9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018967v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111748v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bechade" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019077v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Onimus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756300v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Veleva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arsene" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Record" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-003-0092-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7B9JT0KB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111698v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerqueira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367523v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simeone" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00701-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG18J6BT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simeone" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bechade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daniel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(00)00183-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26GN2K9B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255619v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barcelo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bechade" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brachet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefevre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997522" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798358v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02442069v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411055v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338566v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brachet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400186v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417370v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Brachet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04600890v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bechade" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schlutig" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jonqu&#232;res" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leterme" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442319v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492576v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conradson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chade Jean-Luc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492579v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudiere" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156759v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bechade" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toualbi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bosonnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Carlan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.768-769.296" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01585957v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tamura" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144463v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161747v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111801v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161744v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05328752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tenc&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meslin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121502" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03350631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Buggenhoudt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schuler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Chun Fu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bechade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.063401" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Helene Puichaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Chniouel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lomello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouesne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouesne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hamon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.109971" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01488896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brachet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hamon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vandenberghe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.03.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Souli&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crocombette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chartier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Sellami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.08.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF7QRGSM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626191v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sattonnay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cammelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sellami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.224109" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sallez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borb&#233;ly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. B&#233;chade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.11.051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBG5V4FN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01186704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.07.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-760TQP9C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218295v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sallez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dad&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc B&#233;chade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3CGVQT4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02384265v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Cammelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schlutig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sitaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.74" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273199v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier&#8239;lorenzo Solari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2013-2241" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Auzoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Brachet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.04.039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716308v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tournadre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onimus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. B&#233;chade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gilbon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Clou&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.11.061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CTLFGR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503030v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Flem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461683v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cozzika" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007327v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.735" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02360115v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Bechade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duguay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilvin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.07.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L80GNTN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Graff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Strudel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prioul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2005.02.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50RBLQN9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bechade" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019077v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Onimus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018967v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756300v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Veleva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arsene" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Record" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-003-0092-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7B9JT0KB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367523v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simeone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00701-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG18J6BT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111698v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerqueira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simeone" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bechade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daniel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(00)00183-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26GN2K9B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255619v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barcelo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bechade" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brachet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefevre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997522" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798358v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02442069v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411055v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338566v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brachet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400186v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417370v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Brachet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442319v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bechade" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schlutig" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jonqu&#232;res" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leterme" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04600890v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudiere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492576v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conradson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chade Jean-Luc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156759v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bechade" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toualbi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bosonnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Carlan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.768-769.296" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01585957v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tamura" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161747v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111801v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161744v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>