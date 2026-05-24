--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2674,256 +2674,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the béta-&amp;gt;alpha variant selection for a zircalloy-4 rod heated to the béta transus in presence or not of an axial tensile stress</w:t>
+                <w:t xml:space="preserve">A statistical TEM investigation of dislocation channeling mechanism in neutron irradiated zirconium alloys.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.L. Bechade</w:t>
+                <w:t xml:space="preserve">Fabien Onimus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Béchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Prioul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 328, pp.137-145</w:t>
+              <w:t xml:space="preserve">, 2004, 328, pp.165-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111748v1</w:t>
+                <w:t xml:space="preserve">hal-00019077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical TEM investigation of dislocation channeling mechanism in neutron irradiated zirconium alloys.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the béta-&amp;gt;alpha variant selection for a zircalloy-4 rod heated to the béta transus in presence or not of an axial tensile stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Onimus</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+                <w:t xml:space="preserve">J.L. Bechade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 328, pp.165-179</w:t>
+              <w:t xml:space="preserve">, 2004, 328, pp.137-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019077v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain localization phenomena associated with static and dynamic strain ageing in notched specimens: experiments and finite element simulations.</w:t>
               </w:r>
@@ -3202,51 +3202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bechade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chevarier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3305,103 +3305,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the b/a phase transformation of Zy-4 in presence of applied stresses at heating. Analysis of the inherited microstructures and textures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bechade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 302, pp.175-184</w:t>
@@ -5257,51 +5257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Geandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bechade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th European Conference on Residual Stresses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t>
@@ -5330,90 +5330,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the bêta-&amp;gt;alpha Variant Selection in a Zy-4 Rod by Means of Specific Crystal Orientation Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bechade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France-Russia seminar "New achievements in Materials Science" Nancy les 27-29 Octobre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5438,90 +5438,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the beta to alpha variant selection in a Zy-4 rod by means of specific crystal orientation maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bechade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées "Texture et Microscopie" du 20 au 21 juin 2002 à Metz (poster)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5546,90 +5546,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the béta to alpha variant selection in a Zr4 rod by means of specific crystal orientation maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bechade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.1759-1764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5816,51 +5816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05328752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tenc&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meslin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121502" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03350631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Buggenhoudt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schuler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Chun Fu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bechade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.063401" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Helene Puichaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Chniouel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lomello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouesne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouesne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hamon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.109971" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01488896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brachet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hamon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vandenberghe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.03.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Souli&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crocombette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chartier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Sellami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.08.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF7QRGSM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626191v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sattonnay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cammelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sellami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.224109" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sallez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borb&#233;ly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. B&#233;chade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.11.051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBG5V4FN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01186704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.07.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-760TQP9C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218295v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sallez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dad&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc B&#233;chade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3CGVQT4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02384265v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Cammelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schlutig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sitaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.74" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273199v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier&#8239;lorenzo Solari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2013-2241" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Auzoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Brachet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.04.039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716308v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tournadre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onimus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. B&#233;chade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gilbon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Clou&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.11.061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CTLFGR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503030v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Flem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461683v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cozzika" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007327v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.735" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02360115v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Bechade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duguay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilvin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.07.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L80GNTN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Graff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Strudel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prioul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2005.02.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50RBLQN9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bechade" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019077v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Onimus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018967v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756300v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Veleva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arsene" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Record" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-003-0092-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7B9JT0KB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367523v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simeone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00701-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG18J6BT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111698v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerqueira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simeone" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bechade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daniel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(00)00183-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26GN2K9B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255619v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barcelo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bechade" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brachet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefevre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997522" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798358v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02442069v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411055v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338566v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brachet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400186v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417370v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Brachet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442319v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bechade" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schlutig" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jonqu&#232;res" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leterme" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04600890v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudiere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492576v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conradson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chade Jean-Luc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156759v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bechade" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toualbi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bosonnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Carlan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.768-769.296" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01585957v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tamura" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161747v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111801v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161744v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05328752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tenc&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meslin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121502" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03350631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Buggenhoudt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schuler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Chun Fu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bechade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.063401" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Helene Puichaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Chniouel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lomello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouesne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouesne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hamon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.109971" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01488896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brachet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hamon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vandenberghe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.03.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Souli&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crocombette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chartier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Sellami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.08.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF7QRGSM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626191v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sattonnay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cammelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sellami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.224109" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sallez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borb&#233;ly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. B&#233;chade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.11.051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBG5V4FN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01186704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.07.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-760TQP9C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218295v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sallez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dad&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc B&#233;chade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3CGVQT4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02384265v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Cammelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schlutig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sitaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.74" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273199v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier&#8239;lorenzo Solari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2013-2241" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Auzoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Brachet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.04.039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716308v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tournadre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onimus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. B&#233;chade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gilbon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Clou&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.11.061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CTLFGR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503030v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Flem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461683v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cozzika" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007327v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.735" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02360115v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Bechade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duguay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilvin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.07.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L80GNTN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Graff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Strudel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prioul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2005.02.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50RBLQN9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019077v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Onimus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111748v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bechade" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018967v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756300v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Veleva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arsene" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Record" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-003-0092-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7B9JT0KB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367523v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simeone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00701-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG18J6BT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111698v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerqueira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simeone" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bechade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daniel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(00)00183-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26GN2K9B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255619v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barcelo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bechade" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brachet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefevre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997522" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798358v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02442069v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411055v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338566v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brachet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400186v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417370v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Brachet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442319v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bechade" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schlutig" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jonqu&#232;res" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leterme" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04600890v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudiere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492576v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conradson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chade Jean-Luc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156759v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bechade" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toualbi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bosonnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Carlan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.768-769.296" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01585957v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tamura" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161747v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111801v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161744v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>